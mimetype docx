--- v0 (2026-02-26)
+++ v1 (2026-04-21)
@@ -1,1459 +1,1782 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4B517626" w14:textId="432794AB" w:rsidR="00372148" w:rsidRPr="00962F91" w:rsidRDefault="004746A6" w:rsidP="00B52AE7">
+    <w:p w14:paraId="3175575C" w14:textId="5DE3F54C" w:rsidR="000E2C83" w:rsidRPr="000E2C83" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="23" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-IN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962F91">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-IN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article </w:t>
+        <w:t>A</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-IN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>Title  (</w:t>
+        <w:t xml:space="preserve">rticle </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00962F91">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-IN" w:bidi="hi-IN"/>
         </w:rPr>
+        <w:t>Title  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E2C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-IN" w:bidi="hi-IN"/>
+        </w:rPr>
         <w:t>20 pt, Bold, Centered)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4F2186" w14:textId="77777777" w:rsidR="004746A6" w:rsidRPr="00962F91" w:rsidRDefault="00000000" w:rsidP="00B52AE7">
+    <w:p w14:paraId="6C4F2186" w14:textId="0CFF0FCC" w:rsidR="004746A6" w:rsidRPr="00B24368" w:rsidRDefault="00D858EA" w:rsidP="00B77E99">
       <w:pPr>
         <w:pStyle w:val="Text"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="0"/>
+        <w:spacing w:after="100" w:line="23" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FF56A5">
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>First Author</w:t>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>uthor</w:t>
       </w:r>
-      <w:r w:rsidR="004746A6" w:rsidRPr="00962F91">
+      <w:r w:rsidR="000E2C83" w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="004746A6" w:rsidRPr="00962F91">
+      <w:r w:rsidR="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>, Second Author</w:t>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Author </w:t>
       </w:r>
-      <w:r w:rsidR="004746A6" w:rsidRPr="00962F91">
+      <w:r w:rsidR="000E2C83" w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004746A6" w:rsidRPr="00962F91">
+      <w:r w:rsidR="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>, Third Author</w:t>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Author </w:t>
       </w:r>
-      <w:r w:rsidR="004746A6" w:rsidRPr="00962F91">
+      <w:r w:rsidR="000E2C83" w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
+      <w:r w:rsidR="007E60FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="352E255D" w14:textId="77777777" w:rsidR="00962F91" w:rsidRPr="00962F91" w:rsidRDefault="00962F91" w:rsidP="00B52AE7">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="56B1967A" w14:textId="1A9AB6DD" w:rsidR="00D858EA" w:rsidRDefault="000E2C83" w:rsidP="00D858EA">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk218874763"/>
+      <w:r w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00962F91">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Affiliation: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Affiliation: </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>1</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Institute, Department, University, City, State or Province, Country</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962F91">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t>Institute, Department, University, City, State or Province, Country; e-mail@e-mail.com</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465C2AF7" w14:textId="77777777" w:rsidR="00962F91" w:rsidRPr="00962F91" w:rsidRDefault="00962F91" w:rsidP="00B52AE7">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="6520D2AA" w14:textId="2F720914" w:rsidR="000E2C83" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00962F91">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t>Institute, Department, University, City, State or Province, Country; e-mail@e-mail.com</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Institute, Department, University, City, State or Province, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E918D3" w14:textId="77777777" w:rsidR="00962F91" w:rsidRPr="00962F91" w:rsidRDefault="00962F91" w:rsidP="00B52AE7">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="5DF470DC" w14:textId="73F3924E" w:rsidR="000E2C83" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00962F91">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Institute, Department, University, City, State or Province, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC723C7" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3305DEAF" w14:textId="7EF57354" w:rsidR="00452DEA" w:rsidRPr="00B24368" w:rsidRDefault="00E471A4" w:rsidP="00B77E99">
+      <w:pPr>
+        <w:spacing w:line="23" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">* Correspondence: </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24368">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Correspondence:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
-        <w:r w:rsidRPr="00962F91">
+      <w:r w:rsidR="00452DEA" w:rsidRPr="00B24368">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="000E2C83" w:rsidRPr="003D573A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:iCs/>
-            <w:sz w:val="22"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="18"/>
+            <w:vertAlign w:val="superscript"/>
           </w:rPr>
-          <w:t>abc@example.com</w:t>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="000E2C83" w:rsidRPr="003D573A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:i/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>author1@email.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00962F91">
+      <w:r w:rsidR="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:iCs/>
+          <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (email address of the corresponding author)</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="000E2C83" w:rsidRPr="003D573A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="18"/>
+            <w:vertAlign w:val="superscript"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="000E2C83" w:rsidRPr="003D573A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:i/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>author1@email.co</w:t>
+        </w:r>
+        <w:r w:rsidR="000E2C83" w:rsidRPr="003D573A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:i/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>m,</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000E2C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="000E2C83" w:rsidRPr="003D573A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="18"/>
+            <w:vertAlign w:val="superscript"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="000E2C83" w:rsidRPr="003D573A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:i/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>author1@email.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000E2C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="764F7B6A" w14:textId="77777777" w:rsidR="00372148" w:rsidRPr="00B52AE7" w:rsidRDefault="00000000" w:rsidP="00B52AE7">
+    <w:p w14:paraId="764F7B6A" w14:textId="38AD4EBD" w:rsidR="00372148" w:rsidRPr="00B24368" w:rsidRDefault="00000000" w:rsidP="00B77E99">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="100" w:after="100" w:line="23" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B52AE7">
+      <w:r w:rsidRPr="00B24368">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4894F9BD" w14:textId="0D33A6B2" w:rsidR="00B97F8D" w:rsidRPr="00962F91" w:rsidRDefault="00B97F8D" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="20B3E561" w14:textId="27D1C4D7" w:rsidR="000E2C83" w:rsidRPr="000E2C83" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
+        <w:spacing w:line="23" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00962F91">
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">Type or paste your text here. The Abstract should be no more than 250 words and should: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">) include a succinct summary of the background, ii) clearly state the problem or lack of information being addressed, ii) briefly describe the methods, iii) state the main findings, and iv) summarize the conclusions and broader implications of the research. Avoid undefined abbreviations and references to the literature. The trial registration number (TRN) and date of registration, followed by funding source, should be included as the last line of the Abstract for Clinical Trials. Diagnostic/prognostic studies should follow </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
-        <w:r w:rsidRPr="00962F91">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="000E2C83">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:lang w:val="en-IN"/>
           </w:rPr>
           <w:t>STARD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> guidelines for Abstracts. Detailed information can be found in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
         <w:t>author</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> guidelines on the journal's website.</w:t>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guidelines on the journal's website. [</w:t>
       </w:r>
-      <w:r w:rsidR="00B52AE7">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
         <w:t>Font :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00B52AE7" w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Georgia, 11pt, </w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Georgia, 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pt, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00B52AE7" w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
         <w:t>Spacing :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00B52AE7" w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> before – Auto, after – Auto, Line – 1.5]</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before – Auto, after – Auto, Line – 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>5]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1609BDA0" w14:textId="0D426E7A" w:rsidR="00372148" w:rsidRPr="00962F91" w:rsidRDefault="00000000" w:rsidP="00B52AE7">
+    <w:p w14:paraId="6DC459BF" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B24368" w:rsidRDefault="000E2C83" w:rsidP="00780B7B">
+      <w:pPr>
+        <w:spacing w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3621A9ED" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="000E2C83" w:rsidRDefault="00000000" w:rsidP="000E2C83">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:pBdr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:line="23" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B52AE7">
+      <w:r w:rsidRPr="00B24368">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B52AE7">
+      <w:r w:rsidRPr="00B24368">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00962F91">
+      <w:r w:rsidR="000E2C83" w:rsidRPr="000E2C83">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>keyword1; keyword2; keyword3; keyword4 (up to 6 keywords)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EBC5C86" w14:textId="435D527A" w:rsidR="00372148" w:rsidRPr="00B52AE7" w:rsidRDefault="00000000" w:rsidP="00B52AE7">
+    <w:p w14:paraId="540D3AA5" w14:textId="4480C8EE" w:rsidR="0040454D" w:rsidRPr="00B24368" w:rsidRDefault="0040454D" w:rsidP="00B77E99">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        </w:pBdr>
+        <w:spacing w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0040454D" w:rsidRPr="00B24368" w:rsidSect="000E2C83">
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:pgSz w:w="11901" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="864" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="723D8DB2" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:after="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52AE7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210B77C9" w14:textId="367599EC" w:rsidR="00FF56A5" w:rsidRPr="00962F91" w:rsidRDefault="00FF56A5" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="3E71E6D7" w14:textId="084F28A9" w:rsidR="000E2C83" w:rsidRPr="00962F91" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The Introduction is an overview of the relevant current literature, informing the reader why the topic is important. highlighting the main problem or question being investigated, the hypothesis or objectives of the study, and (if useful) the approach being taken. Please refrain from presenting the main results here. In-text citations should be numbered according to the order in which they appear in the main text, given as non-italicized numbers within brackets: [15,16]; [15–20]; [15,18–20]. For detailed information please refer to the "References’ section below. [</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00962F91" w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Font :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00962F91" w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Georgia, 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962F91">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Georgia, 1</w:t>
-[...7 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">pt, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Spacing :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> before – Auto, after – Auto, Line – 1.5] </w:t>
+        <w:t xml:space="preserve"> before – Auto, after – Auto, Line – 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A44EB27" w14:textId="0C55CF01" w:rsidR="00372148" w:rsidRPr="00B52AE7" w:rsidRDefault="00000000" w:rsidP="00B52AE7">
+    <w:p w14:paraId="32B1A5A4" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:after="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52AE7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
         <w:t>Materials and Methods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60FDFCA0" w14:textId="17300C2B" w:rsidR="00372148" w:rsidRPr="00962F91" w:rsidRDefault="00FF56A5" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="642C4EC1" w14:textId="69E1A615" w:rsidR="000E2C83" w:rsidRPr="00962F91" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Materials and methods should be written in sufficient detail </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the work can be repeated by another competent researcher, should be presented in a logical order, should be divided by topical subheadings, and should contain an ethics statement if applicable. Include a dedicated section to describe statistical analyses if applicable.  For novel methodologies and protocols, thorough descriptions are necessary, whereas established methods can be </w:t>
+        <w:t xml:space="preserve"> the work can be repeated </w:t>
       </w:r>
       <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">summarized with proper citation. Manuscripts reporting extensive datasets deposited in public databases should specify the data's location and relevant accession numbers. If these numbers are unavailable at submission, mention that they will be provided during review but must be included before publication. Studies involving interventions on animals or humans, as well as those requiring ethical approval, should include the approving authority and the corresponding ethical approval code. [Georgia, 12pt, </w:t>
+        <w:t>by another competent researcher, should be presented in a logical order, should be divided by topical subheadings, and should contain an ethics statement if applicable. Include a dedicated section to describe statistical analyses if applicable.  For novel methodologies and protocols, thorough descriptions are necessary, whereas established methods can be summarized with proper citation. Manuscripts reporting extensive datasets deposited in public databases should specify the data's location and relevant accession numbers. If these numbers are unavailable at submission, mention that they will be provided during review but must be included before publication. Studies involving interventions on animals or humans, as well as those requiring ethical approval, should include the approving authority and the corresponding ethical approval code. [Georgia, 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pt, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Spacing :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> before – Auto, after – Auto, Line – 1.5]</w:t>
+        <w:t xml:space="preserve"> before – Auto, after – Auto, Line – 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD16E94" w14:textId="00B917D9" w:rsidR="00372148" w:rsidRPr="00B52AE7" w:rsidRDefault="00000000" w:rsidP="00B52AE7">
+    <w:p w14:paraId="12D63B93" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:after="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52AE7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Results</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8BDF30" w14:textId="4314FCB9" w:rsidR="00372148" w:rsidRPr="00962F91" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="3FB83ABD" w14:textId="64173F8A" w:rsidR="000E2C83" w:rsidRPr="00962F91" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00962F91" w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Font :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00962F91" w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Georgia, 11pt, </w:t>
+        <w:t xml:space="preserve"> Georgia, 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pt, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Spacing :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> before – Auto, after – Auto, Line – 1.5]</w:t>
+        <w:t xml:space="preserve"> before – Auto, after – Auto, Line – 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47808F67" w14:textId="77777777" w:rsidR="001509D2" w:rsidRPr="001509D2" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="19B23151" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Objective and logical presentation of the findings using both text and display items (Tables and Figures). If appropriate, the results of statistical analyses should also be presented here, including </w:t>
       </w:r>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-values and/or other statistical measures of significance. All data should be incorporated either within the main text or in the Supplementary Materials. If that is not possible, data should be deposited in an established database and accession numbers provided in the Data Availability section of the manuscript.  If tables exceed two pages, it is recommended to include them as supplementary material. See the Editorial Policies for more detail on the availability of data, materials, and code. References to unpublished materials are not permitted to substantiate significant conclusions of the paper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0A4360" w14:textId="77777777" w:rsidR="001509D2" w:rsidRPr="001509D2" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="641A9CEE" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Please add Figures, Tables and Schemes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C7955C" w14:textId="77777777" w:rsidR="001509D2" w:rsidRPr="001509D2" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="6C03529D" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>All figures and tables should be cited in the main text as Figure 1, Table 1, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232BBC27" w14:textId="77777777" w:rsidR="001509D2" w:rsidRPr="001509D2" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="5685506A" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1. Formatting: Heading 1 style</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDDFAA2" w14:textId="77777777" w:rsidR="001509D2" w:rsidRPr="001509D2" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="536AC441" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Within the article, you may insert 4 heading levels into your submission. The styles for each are listed here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E50A37" w14:textId="77777777" w:rsidR="001509D2" w:rsidRPr="001509D2" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
+    <w:p w14:paraId="41F7D1F9" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Formatting: Heading 2 style</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC5D95E" w14:textId="77777777" w:rsidR="001509D2" w:rsidRPr="001509D2" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="5B3F078F" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Type or paste your text here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0330A885" w14:textId="77777777" w:rsidR="001509D2" w:rsidRPr="001509D2" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
+    <w:p w14:paraId="1C11EB71" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Formatting: Heading 3 style</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBDA0B9" w14:textId="77777777" w:rsidR="001509D2" w:rsidRPr="001509D2" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="76821681" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Type or paste your text here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CBD212" w14:textId="77777777" w:rsidR="001509D2" w:rsidRPr="001509D2" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="77A64580" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Formatting</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>: Heading 4 style, unnumbered</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5346C67E" w14:textId="77777777" w:rsidR="001509D2" w:rsidRPr="001509D2" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="40C53C68" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Type or paste your text here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D39B453" w14:textId="77777777" w:rsidR="001509D2" w:rsidRPr="001509D2" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="69AB33D3" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2. Formatting: Lists</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C7CB38" w14:textId="77777777" w:rsidR="001509D2" w:rsidRPr="001509D2" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
+    <w:p w14:paraId="67F021E2" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Follow this format for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>bulleted</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> lists</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CBC882" w14:textId="77777777" w:rsidR="001509D2" w:rsidRPr="001509D2" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
+    <w:p w14:paraId="0250BB17" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Follow this format for numbered lists</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D800AA" w14:textId="77777777" w:rsidR="001509D2" w:rsidRPr="001509D2" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="6E26089E" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3. Formatting: Equations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9E40A3" w14:textId="77777777" w:rsidR="001509D2" w:rsidRPr="001509D2" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="44257622" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Equations should be editable and should be numbered in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>the order</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> that they appear in the text. We recommend using the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId18">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="001509D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>MathType</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> equation editor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205DC990" w14:textId="26662CF0" w:rsidR="001509D2" w:rsidRPr="00962F91" w:rsidRDefault="001509D2" w:rsidP="00B52AE7">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="6C31D3EF" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00962F91" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B6C7EAB" wp14:editId="2C44224A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="005D9EE8" wp14:editId="22A5CC60">
             <wp:extent cx="857250" cy="419100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="image1.png" descr="image1.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png" descr="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId19"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="857250" cy="419100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;&lt;The example equation uses </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>MathType</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001509D2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;&gt; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FDE97C" w14:textId="6B15B947" w:rsidR="00372148" w:rsidRPr="00B52AE7" w:rsidRDefault="00000000" w:rsidP="00B52AE7">
+    <w:p w14:paraId="4E9C7301" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:after="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52AE7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FCDD7A" w14:textId="77777777" w:rsidR="00962F91" w:rsidRPr="00962F91" w:rsidRDefault="00962F91" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="62F4DEE1" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00962F91" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">This section should highlight the importance and novelty of the work and discuss the implications of the findings in the context of the existing understanding in the field. Refrain from providing more background information or repeating the results here. The limitations of the study should also be objectively discussed. If a Conclusions section is not included separately, please also include a dedicated paragraph to discuss the broader and/or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>real world</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> implications of the results and future work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C4154D" w14:textId="6BBE8E89" w:rsidR="00372148" w:rsidRPr="00B52AE7" w:rsidRDefault="00000000" w:rsidP="00B52AE7">
+    <w:p w14:paraId="67173EB2" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:after="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52AE7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
         <w:t>Conclusions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13374A34" w14:textId="77777777" w:rsidR="00B52AE7" w:rsidRPr="00B52AE7" w:rsidRDefault="00962F91" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="01CD0E28" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52AE7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The main conclusions of the paper may also be presented as a short Conclusions section. Conclusions should be consistent with the scope of the work and appropriately broad and forward thinking. This section can also indicate areas for future research and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B52AE7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>inform</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B52AE7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on the implications and/or real-world applications of the work</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> on the implications and/or real-world applications of the work. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485F757C" w14:textId="77777777" w:rsidR="00372148" w:rsidRPr="00B52AE7" w:rsidRDefault="00000000" w:rsidP="00B52AE7">
+    <w:p w14:paraId="32A4BFB1" w14:textId="6865DF01" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="100" w:after="100" w:line="23" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52AE7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
         <w:t>Acknowledgments</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (Optional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755AB4C1" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52AE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Acknowledgments statement gives credit to those who contributed to the manuscript but did not meet the criteria for authorship. Personal communications should include a letter of permission and may be acknowledged in the Acknowledgements section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D53D96" w14:textId="2DBD4C0E" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="100" w:after="100" w:line="23" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B52AE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Funding</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (If Applicable)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="375E9AF1" w14:textId="4090AC17" w:rsidR="00B52AE7" w:rsidRPr="00B52AE7" w:rsidRDefault="00B52AE7" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="16A86582" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52AE7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The names of funders / funding institutions should be provided in full and grant numbers / identifiers given. For example: “This work was supported by the National Institutes of Health [grant numbers </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B52AE7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B52AE7">
@@ -1461,198 +1784,217 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B52AE7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>yyyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B52AE7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>] and the National Science Foundation [grant number zzzz].” Report funding sources for publication as, “The APC was funded by [XXX]”. If there are no funding sources, please include, “There are no sources of funding to declare.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725FE857" w14:textId="77777777" w:rsidR="00372148" w:rsidRPr="00B52AE7" w:rsidRDefault="00000000" w:rsidP="00B52AE7">
+    <w:p w14:paraId="554AE0AD" w14:textId="110FF3B0" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="100" w:after="100" w:line="23" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52AE7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Author Contributions</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Optional)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2B5FC453" w14:textId="77777777" w:rsidR="00B52AE7" w:rsidRPr="00B52AE7" w:rsidRDefault="00B52AE7" w:rsidP="00B52AE7">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="349A2C62" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52AE7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">An author contributions statement should be included in all submitted manuscripts to specify the work of each author. A short paragraph must be provided using the following statement: “Conceptualization, X.X. and Y.Y.; methodology, X.X.; software, X.X.; validation, X.X., Y.Y. and Z.Z.; formal analysis, X.X.; investigation, X.X.; resources, X.X.; data curation, X.X.; writing—original draft preparation, X.X.; writing—review and editing, X.X.; visualization, X.X.; supervision, X.X.; project administration, X.X.; funding acquisition, Y.Y. All authors have read and agreed to the published version of the manuscript.” For the explanation of each term, you can refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId20">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00B52AE7">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>CRediT</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00B52AE7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> taxonomy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0310D505" w14:textId="77777777" w:rsidR="00372148" w:rsidRPr="00210AFE" w:rsidRDefault="00000000" w:rsidP="00B52AE7">
+    <w:p w14:paraId="19A575C9" w14:textId="4B8D56BC" w:rsidR="000E2C83" w:rsidRPr="00210AFE" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="100" w:after="100" w:line="23" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210AFE">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
         <w:t>Conflict of Interest</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (If Applicable)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4B54ED23" w14:textId="141A3D65" w:rsidR="00B52AE7" w:rsidRDefault="00B52AE7" w:rsidP="00B52AE7">
+    <w:p w14:paraId="7BA44CC0" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="100" w:after="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Georgia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Georgia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00B52AE7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Georgia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>he conflict-of-interest statement should disclose any conflict of interest due to financial, personal, academic interest, or any other factor that may be perceived to influence the objectivity, integrity or value of the study. If there is no conflict of interest, please state: "The author(s) declare no conflict of interest."</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30879BC6" w14:textId="342D5CFC" w:rsidR="00372148" w:rsidRPr="00210AFE" w:rsidRDefault="00000000" w:rsidP="00B52AE7">
+    <w:p w14:paraId="69214C72" w14:textId="48F6D4E5" w:rsidR="000E2C83" w:rsidRPr="00210AFE" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="100" w:after="100" w:line="23" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210AFE">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
         <w:t>Data Availability Statement</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (If Applicable)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5D6FBC31" w14:textId="0B3DA2DF" w:rsidR="00372148" w:rsidRPr="00740F7F" w:rsidRDefault="00B52AE7" w:rsidP="00740F7F">
+    <w:p w14:paraId="3D7EA46E" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00740F7F" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="100" w:after="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Georgia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00740F7F">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Georgia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The data availability statement should explain where data in the manuscript is stored and how it can be accessed, including links as appropriate. If authors are unsure where to store their data, unstructured repositories such as Dryad, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00740F7F">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Georgia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
@@ -1678,951 +2020,1143 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00740F7F">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Georgia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Figshare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00740F7F">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Georgia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be considered. If all data is included in this article, please state: "Data supporting these findings are available within the article or upon request."</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229385A9" w14:textId="77777777" w:rsidR="00372148" w:rsidRPr="00210AFE" w:rsidRDefault="00000000" w:rsidP="00B52AE7">
+    <w:p w14:paraId="3E76E2D5" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00210AFE" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="100" w:after="100" w:line="23" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210AFE">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:rPr>
         <w:t>Ethics Statement (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58EB580C" w14:textId="77777777" w:rsidR="008C524B" w:rsidRDefault="00000000" w:rsidP="008C524B">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="71E8DB2B" w14:textId="2AC0CE37" w:rsidR="000E2C83" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210AFE">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Type your text here. </w:t>
       </w:r>
-      <w:r w:rsidR="00210AFE" w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">[Georgia, 12pt, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00210AFE" w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Spacing :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00210AFE" w:rsidRPr="00962F91">
+      <w:r w:rsidRPr="00962F91">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> before – Auto, after – Auto, Line – 1.5]</w:t>
+        <w:t xml:space="preserve"> before – Auto, after – Auto, Line – 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C43D618" w14:textId="77777777" w:rsidR="008C524B" w:rsidRDefault="00235C79" w:rsidP="008C524B">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="0D2D0001" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="000E2C83" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="100" w:after="100" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3B77F8" w14:textId="77777777" w:rsidR="008C524B" w:rsidRDefault="008C524B" w:rsidP="008C524B">
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="1265D1C0" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="000E2C83" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>IRJIST follows the Vancouver (ICMJE) reference style. References must be numbered consecutively in the order of appearance in the text. Citations should be given as numbers in square brackets (e.g., [15], [15–20], [15,18–20]) and placed after punctuation. The reference list should include authors, title, journal, year, volume(issue), and page range or article number. For works with more than five authors, list the first author followed by et al.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09262B33" w14:textId="77777777" w:rsidR="008C524B" w:rsidRDefault="00235C79" w:rsidP="008C524B">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="672C6CBE" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C524B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Example :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1343B21E" w14:textId="78811CEA" w:rsidR="008C524B" w:rsidRPr="008C524B" w:rsidRDefault="008C524B" w:rsidP="008C524B">
+    <w:p w14:paraId="47726D7C" w14:textId="77777777" w:rsidR="00F00CB2" w:rsidRDefault="00F00CB2" w:rsidP="00F00CB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:left="446" w:hanging="446"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN" w:eastAsia="en-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk219128827"/>
+      <w:r w:rsidRPr="00ED5C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN" w:eastAsia="en-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lafond, E. C., “Lonar Lake, India: A Meteorite Crater,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN" w:eastAsia="en-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Geological Society of America Bulletin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN" w:eastAsia="en-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>, vol. 76, pp. 147–156, 1965.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241C878A" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="008C524B" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk219128827"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="000E2C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">More AA. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C524B">
-        <w:rPr>
+      <w:r w:rsidRPr="000E2C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Umbrella 2.0: A Movable Solar Energy Ecosystem for Street Vendors, Electric Mobility, Farmers and Allied Applications.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C524B">
-        <w:rPr>
+      <w:r w:rsidRPr="000E2C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> International Journal of Science and Research. 2025;14(12):1467–1474. </w:t>
+        <w:t xml:space="preserve"> International Journal of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...54 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="000E2C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00235C79">
+        <w:lastRenderedPageBreak/>
+        <w:t>Science and Research. 2025;14(12):1467–1474.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C524B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">IRJIST Journals remains neutral </w:t>
-[...53 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1E0398" w14:textId="2E4C5426" w:rsidR="00235C79" w:rsidRPr="008C524B" w:rsidRDefault="00235C79" w:rsidP="00235C79">
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="26624C79" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00ED5C1A" w:rsidRDefault="000E2C83" w:rsidP="00F00CB2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:left="446" w:hanging="446"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...59 lines deleted...]
-        <w:t>).</w:t>
+          <w:lang w:val="en-IN" w:eastAsia="en-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="522B6FAF" w14:textId="5060348E" w:rsidR="00E90FF0" w:rsidRPr="00B24368" w:rsidRDefault="00E90FF0" w:rsidP="00B77E99">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:after="100" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24368">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>Publisher’s Note &amp; Copyright</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00235C79" w:rsidRPr="008C524B" w:rsidSect="005B5192">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="63F245AD" w14:textId="77777777" w:rsidR="005966C2" w:rsidRPr="00B24368" w:rsidRDefault="005966C2" w:rsidP="00B77E99">
+      <w:pPr>
+        <w:spacing w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24368">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>IRJIST Journals remains neutral regarding jurisdictional claims in published maps and institutional affiliations; the views expressed are solely those of the authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A59D904" w14:textId="795BD7F5" w:rsidR="00DE333C" w:rsidRPr="00B24368" w:rsidRDefault="00D3716B" w:rsidP="00B77E99">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        </w:pBdr>
+        <w:spacing w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24368">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>© 2026 by the authors. Open access under the CC BY 4.0 license.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DE333C" w:rsidRPr="00B24368" w:rsidSect="000E2C83">
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11901" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="180" w:footer="720" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="864" w:footer="864" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:num="2" w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C56B7A2" w14:textId="77777777" w:rsidR="00F8357D" w:rsidRDefault="00F8357D" w:rsidP="008C524B">
+    <w:p w14:paraId="0FE18F44" w14:textId="77777777" w:rsidR="00F872C5" w:rsidRDefault="00F872C5" w:rsidP="008C524B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6891C71A" w14:textId="77777777" w:rsidR="00F8357D" w:rsidRDefault="00F8357D" w:rsidP="008C524B">
+    <w:p w14:paraId="0775D68F" w14:textId="77777777" w:rsidR="00F872C5" w:rsidRDefault="00F872C5" w:rsidP="008C524B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arimo">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6400FF9C" w14:textId="4CD0D2AB" w:rsidR="008C524B" w:rsidRPr="008C524B" w:rsidRDefault="008C524B" w:rsidP="006374FC">
+  <w:p w14:paraId="0A68264A" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRDefault="000E2C83">
     <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6400FF9C" w14:textId="0F6BB446" w:rsidR="008C524B" w:rsidRPr="00F71F7C" w:rsidRDefault="00FC30C4" w:rsidP="0029322A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="12" w:space="13" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="2200"/>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="left" w:pos="6380"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:rPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-    </w:pPr>
+      <w:tab/>
+    </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>IRJIST</w:t>
+      <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t> </w:t>
+      <w:tab/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidR="00196D45" w:rsidRPr="00196D45">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>20</w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-[...7 lines deleted...]
-      <w:rPr>
+    <w:r w:rsidR="00196D45" w:rsidRPr="00196D45">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">, 1 </w:t>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidR="00196D45" w:rsidRPr="00196D45">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:tab/>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="006374FC">
-      <w:rPr>
+    <w:r w:rsidR="00196D45" w:rsidRPr="00196D45">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:tab/>
+      <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006374FC">
-      <w:rPr>
+    <w:r w:rsidR="00196D45" w:rsidRPr="00196D45">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:tab/>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="006374FC">
-[...147 lines deleted...]
-        <w:b/>
+    <w:r w:rsidR="00196D45" w:rsidRPr="00196D45">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B0444DC" w14:textId="00D51C3A" w:rsidR="007D2200" w:rsidRPr="00CF3790" w:rsidRDefault="00CF3790" w:rsidP="00CF3790">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+      </w:pBdr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00CF3790">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>© 2026 The Author</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CF3790">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>(s) | CC BY 4.0</w:t>
+    </w:r>
+    <w:r w:rsidR="00C3167D">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C3167D">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="1850290686"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="00D3716B">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Page | </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D3716B">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00D3716B">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00D3716B">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D3716B">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="15357012"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="12C64B6E" w14:textId="1439B539" w:rsidR="00DC5D5A" w:rsidRPr="00D3716B" w:rsidRDefault="00A42640" w:rsidP="00A64D2C">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:pBdr>
+            <w:top w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          </w:pBdr>
+          <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00CF3790">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>© 2026 The Author</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CF3790">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>(s) | CC BY 4.0</w:t>
+        </w:r>
+        <w:r w:rsidR="00015784">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A64D2C">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="158280062"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:r w:rsidR="000E2C83" w:rsidRPr="00D3716B">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page | </w:t>
+            </w:r>
+            <w:r w:rsidR="000E2C83" w:rsidRPr="00D3716B">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="000E2C83" w:rsidRPr="00D3716B">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="000E2C83" w:rsidRPr="00D3716B">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="000E2C83">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="000E2C83" w:rsidRPr="00D3716B">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:sdtContent>
+        </w:sdt>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49F7A428" w14:textId="77777777" w:rsidR="00F8357D" w:rsidRDefault="00F8357D" w:rsidP="008C524B">
+    <w:p w14:paraId="51F05C0E" w14:textId="77777777" w:rsidR="00F872C5" w:rsidRDefault="00F872C5" w:rsidP="008C524B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E3444F3" w14:textId="77777777" w:rsidR="00F8357D" w:rsidRDefault="00F8357D" w:rsidP="008C524B">
+    <w:p w14:paraId="161FF0E9" w14:textId="77777777" w:rsidR="00F872C5" w:rsidRDefault="00F872C5" w:rsidP="008C524B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7ACCB2C1" w14:textId="77777777" w:rsidR="006374FC" w:rsidRDefault="006374FC" w:rsidP="006374FC">
+  <w:p w14:paraId="50766F0C" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRDefault="000E2C83">
     <w:pPr>
-      <w:pBdr>
-[...12 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...58 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="202A5B5D" w14:textId="668C52CC" w:rsidR="00505D13" w:rsidRDefault="00505D13">
+  <w:p w14:paraId="253D26F9" w14:textId="2A2FA352" w:rsidR="008C524B" w:rsidRPr="000D5BD6" w:rsidRDefault="00AF330A" w:rsidP="00196D45">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+      </w:pBdr>
+      <w:contextualSpacing/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>IRJIST</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00303BB5">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | Vol</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>ume</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00303BB5">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1 | Issue 1</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="559D6CFF" w14:textId="2E87C3C0" w:rsidR="000E2C83" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30515977" wp14:editId="20424F23">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51148187" wp14:editId="03277826">
+          <wp:extent cx="754922" cy="732823"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:docPr id="986004951" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="986004951" name="Picture 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1"/>
+                  <a:srcRect r="82148"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="4702328" cy="814900"/>
+                    <a:ext cx="798848" cy="775463"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="31B03D99" w14:textId="77607A34" w:rsidR="000E2C83" w:rsidRPr="000E2C83" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000E2C83">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>IRJIST P</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>APER TEMPLATE</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0EA028E4" w14:textId="77777777" w:rsidR="00126481" w:rsidRPr="000D5BD6" w:rsidRDefault="00126481" w:rsidP="00B13B66">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+      </w:pBdr>
+      <w:spacing w:after="100"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>IRJIST</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00303BB5">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | Vol</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>ume</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00303BB5">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1 | Issue 1</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -2844,50 +3378,2160 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="40090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B2A007F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7CA0AC9C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CDA3672"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EEA6DB3E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F253138"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FC60AF36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="181105AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09962286"/>
+    <w:lvl w:ilvl="0" w:tplc="40090001">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="40090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="40090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="40090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="40090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="40090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="197F4478"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FEE65050"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BCC1A15"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD7271BA"/>
+    <w:lvl w:ilvl="0" w:tplc="40090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="40090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="40090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="40090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="40090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="40090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CFB01B3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B07E7816"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24A46502"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="85BC2546"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26B36645"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="701E949A"/>
+    <w:lvl w:ilvl="0" w:tplc="7986AD0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="272028EA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8CC4A854"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27A81906"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67F6B4F2"/>
+    <w:lvl w:ilvl="0" w:tplc="40090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="292F2AE4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6BD0A9FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="297C376A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="20441E76"/>
+    <w:lvl w:ilvl="0" w:tplc="40090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="40090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="40090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="40090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="40090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="40090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B465B1A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="64D49744"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F545892"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="79147E04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33877363"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DB7CE568"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34EF04F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC86806E"/>
     <w:lvl w:ilvl="0" w:tplc="4009000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="40090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4009001B" w:tentative="1">
@@ -2932,51 +5576,289 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="40090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37DE7E92"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8578EBEE"/>
+    <w:lvl w:ilvl="0" w:tplc="7986AD0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E045345"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8B8C0D08"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E26010D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D26A9D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1592" w:hanging="511"/>
@@ -3072,51 +5954,366 @@
         <w:ind w:left="5912" w:hanging="511"/>
       </w:pPr>
       <w:rPr>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6632" w:hanging="451"/>
       </w:pPr>
       <w:rPr>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43764B99"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DDA24C36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A8B0039"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D8CADE2"/>
+    <w:lvl w:ilvl="0" w:tplc="4009001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B6354AA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="698EEAE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="538268FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C3A0712"/>
     <w:lvl w:ilvl="0" w:tplc="A686D3D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="40090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -3163,141 +6360,1361 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="40090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="630F73CF"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55ED33DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DC9AA082"/>
-[...10 lines deleted...]
-        <w:szCs w:val="28"/>
+    <w:tmpl w:val="9AA8A504"/>
+    <w:lvl w:ilvl="0" w:tplc="7986AD0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="40090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="40090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="4009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="40090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56AF52F2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AEC43DF0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58447B41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="28BC18EA"/>
+    <w:lvl w:ilvl="0" w:tplc="A686D3D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1222" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1942" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2662" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3382" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4102" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4822" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5542" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6262" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F7716B6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="24842A7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62437B4A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="553EB8B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62F80329"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DC60EE2C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630F73CF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2AC06D50"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6923439F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B7A49922"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69C757BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FA82CF88"/>
+    <w:lvl w:ilvl="0" w:tplc="7986AD0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-540" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-180" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70635E66"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="89504028"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7397373F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="50F0897C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="775D6EBB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90FCB82C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -3420,51 +7837,349 @@
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arimo" w:eastAsia="Arimo" w:hAnsi="Arimo" w:cs="Arimo"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A4E5ED1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="90B4C5B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CB50B6E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="581EED16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D72613B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E3361D1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="500" w:hanging="500"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -3504,216 +8219,700 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DE21B74"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C4D237D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1595046174">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1711764492">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="898397739">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1495686145">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="523858514">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="54011860">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1757365953">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="533348239">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1911577594">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1364358387">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1030494368">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1540163769">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1650550749">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1606880710">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1885604093">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1157112809">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2081832190">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="895094379">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="73287434">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1886136076">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1332560439">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="524249054">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="311645314">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1823765803">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="313722477">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1492872223">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1050230467">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="925263580">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2061976336">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1024281309">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="980892027">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1584534831">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="546066917">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1643853265">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="59986003">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1419255594">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="516624617">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="775053802">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="106511804">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="696975567">
     <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="488446650">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1057313546">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="707998360">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1319532351">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="217673619">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1649019245">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1299263912">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="375156744">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1846362110">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1092162188">
+    <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="0000257E"/>
+    <w:rsid w:val="00002FE3"/>
+    <w:rsid w:val="00006F2B"/>
+    <w:rsid w:val="00015784"/>
+    <w:rsid w:val="00022AF1"/>
+    <w:rsid w:val="0002799D"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="00065548"/>
+    <w:rsid w:val="000676D7"/>
+    <w:rsid w:val="00076DDD"/>
+    <w:rsid w:val="00077B82"/>
     <w:rsid w:val="000A6640"/>
+    <w:rsid w:val="000C4759"/>
+    <w:rsid w:val="000D5BD6"/>
+    <w:rsid w:val="000E2914"/>
+    <w:rsid w:val="000E2C83"/>
+    <w:rsid w:val="000E6939"/>
+    <w:rsid w:val="000E6DA6"/>
+    <w:rsid w:val="00100A10"/>
+    <w:rsid w:val="00107B01"/>
+    <w:rsid w:val="00126481"/>
+    <w:rsid w:val="00144A81"/>
     <w:rsid w:val="0014689A"/>
+    <w:rsid w:val="001471D2"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="001509D2"/>
+    <w:rsid w:val="001574C0"/>
     <w:rsid w:val="00157A80"/>
+    <w:rsid w:val="00172617"/>
+    <w:rsid w:val="00196D45"/>
+    <w:rsid w:val="00197F35"/>
     <w:rsid w:val="001A6A5C"/>
+    <w:rsid w:val="001A76F8"/>
+    <w:rsid w:val="001B0C9E"/>
     <w:rsid w:val="001B1D10"/>
     <w:rsid w:val="00210AFE"/>
+    <w:rsid w:val="00227F1E"/>
     <w:rsid w:val="00235C79"/>
+    <w:rsid w:val="002603B6"/>
+    <w:rsid w:val="00263F85"/>
+    <w:rsid w:val="00267348"/>
+    <w:rsid w:val="00272C70"/>
+    <w:rsid w:val="00281FF3"/>
+    <w:rsid w:val="0029322A"/>
     <w:rsid w:val="00295EB2"/>
     <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="002A00A0"/>
+    <w:rsid w:val="002B2455"/>
     <w:rsid w:val="002D5113"/>
+    <w:rsid w:val="002E08BA"/>
+    <w:rsid w:val="002E437A"/>
+    <w:rsid w:val="002E6821"/>
+    <w:rsid w:val="002F2FDB"/>
+    <w:rsid w:val="00303BB5"/>
     <w:rsid w:val="0031062F"/>
+    <w:rsid w:val="00326B60"/>
     <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="0033122A"/>
+    <w:rsid w:val="003447E3"/>
+    <w:rsid w:val="0034738F"/>
+    <w:rsid w:val="0035401C"/>
+    <w:rsid w:val="0036369B"/>
     <w:rsid w:val="00372148"/>
+    <w:rsid w:val="003962D9"/>
+    <w:rsid w:val="003C5677"/>
+    <w:rsid w:val="003C6536"/>
+    <w:rsid w:val="003F0D00"/>
+    <w:rsid w:val="003F24C1"/>
+    <w:rsid w:val="0040454D"/>
+    <w:rsid w:val="00404E76"/>
+    <w:rsid w:val="00406495"/>
+    <w:rsid w:val="00452DEA"/>
+    <w:rsid w:val="004662CF"/>
+    <w:rsid w:val="00466C0A"/>
+    <w:rsid w:val="00471680"/>
+    <w:rsid w:val="00473B59"/>
     <w:rsid w:val="004746A6"/>
+    <w:rsid w:val="00481E96"/>
     <w:rsid w:val="00487AD6"/>
+    <w:rsid w:val="004C2A1B"/>
+    <w:rsid w:val="004D60CE"/>
+    <w:rsid w:val="004E4285"/>
+    <w:rsid w:val="004F1ED4"/>
+    <w:rsid w:val="004F6471"/>
+    <w:rsid w:val="004F7AE3"/>
     <w:rsid w:val="00505D13"/>
+    <w:rsid w:val="00516F18"/>
+    <w:rsid w:val="00520CCD"/>
+    <w:rsid w:val="00522F69"/>
+    <w:rsid w:val="00541A13"/>
+    <w:rsid w:val="00552C6F"/>
+    <w:rsid w:val="005637DA"/>
+    <w:rsid w:val="005643E9"/>
+    <w:rsid w:val="0059191E"/>
+    <w:rsid w:val="005966C2"/>
+    <w:rsid w:val="005A2ED9"/>
+    <w:rsid w:val="005A3D0A"/>
     <w:rsid w:val="005B5192"/>
+    <w:rsid w:val="005B59BA"/>
+    <w:rsid w:val="005E2D62"/>
+    <w:rsid w:val="00604EA9"/>
+    <w:rsid w:val="00615031"/>
     <w:rsid w:val="006374FC"/>
+    <w:rsid w:val="00653C08"/>
+    <w:rsid w:val="006606DF"/>
+    <w:rsid w:val="0066230B"/>
+    <w:rsid w:val="00663E6D"/>
+    <w:rsid w:val="00673E22"/>
+    <w:rsid w:val="00686B2D"/>
+    <w:rsid w:val="00696BDA"/>
+    <w:rsid w:val="006B42D9"/>
+    <w:rsid w:val="006C7BCD"/>
+    <w:rsid w:val="006D1BBE"/>
+    <w:rsid w:val="006D5BC1"/>
+    <w:rsid w:val="006E57A7"/>
+    <w:rsid w:val="0070102F"/>
+    <w:rsid w:val="00716774"/>
+    <w:rsid w:val="00733320"/>
     <w:rsid w:val="00740F7F"/>
+    <w:rsid w:val="007440B7"/>
+    <w:rsid w:val="0075326C"/>
+    <w:rsid w:val="00756880"/>
+    <w:rsid w:val="007607DB"/>
+    <w:rsid w:val="0077182C"/>
+    <w:rsid w:val="00780B7B"/>
     <w:rsid w:val="007A4295"/>
+    <w:rsid w:val="007A7283"/>
+    <w:rsid w:val="007D2200"/>
+    <w:rsid w:val="007E04FA"/>
+    <w:rsid w:val="007E60FC"/>
+    <w:rsid w:val="007F339C"/>
+    <w:rsid w:val="00824438"/>
+    <w:rsid w:val="008303BA"/>
+    <w:rsid w:val="00834A03"/>
+    <w:rsid w:val="008564FC"/>
+    <w:rsid w:val="00857847"/>
+    <w:rsid w:val="00871D2B"/>
+    <w:rsid w:val="0087659D"/>
+    <w:rsid w:val="00894FCC"/>
+    <w:rsid w:val="008A3A93"/>
+    <w:rsid w:val="008B2368"/>
     <w:rsid w:val="008C524B"/>
+    <w:rsid w:val="008E274C"/>
+    <w:rsid w:val="008E67F8"/>
+    <w:rsid w:val="00900714"/>
+    <w:rsid w:val="0090114B"/>
     <w:rsid w:val="00906A6C"/>
+    <w:rsid w:val="00943F21"/>
+    <w:rsid w:val="00951033"/>
+    <w:rsid w:val="00951F33"/>
+    <w:rsid w:val="0095745A"/>
+    <w:rsid w:val="00962D12"/>
     <w:rsid w:val="00962F91"/>
+    <w:rsid w:val="00981A55"/>
+    <w:rsid w:val="009A7353"/>
+    <w:rsid w:val="009B5E87"/>
+    <w:rsid w:val="009D144D"/>
+    <w:rsid w:val="00A2483C"/>
+    <w:rsid w:val="00A27538"/>
+    <w:rsid w:val="00A31DE1"/>
+    <w:rsid w:val="00A32481"/>
+    <w:rsid w:val="00A408C1"/>
+    <w:rsid w:val="00A42640"/>
+    <w:rsid w:val="00A64D2C"/>
+    <w:rsid w:val="00A659AE"/>
+    <w:rsid w:val="00A66EC7"/>
+    <w:rsid w:val="00A76774"/>
+    <w:rsid w:val="00AA171B"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AA43FD"/>
+    <w:rsid w:val="00AA7ADE"/>
+    <w:rsid w:val="00AB3444"/>
+    <w:rsid w:val="00AC07A6"/>
+    <w:rsid w:val="00AF0E7C"/>
+    <w:rsid w:val="00AF330A"/>
+    <w:rsid w:val="00AF4E2A"/>
+    <w:rsid w:val="00B00541"/>
+    <w:rsid w:val="00B0133A"/>
+    <w:rsid w:val="00B13B66"/>
+    <w:rsid w:val="00B13BD0"/>
+    <w:rsid w:val="00B2029A"/>
+    <w:rsid w:val="00B21DA2"/>
+    <w:rsid w:val="00B24368"/>
+    <w:rsid w:val="00B31117"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B52AE7"/>
+    <w:rsid w:val="00B578BE"/>
+    <w:rsid w:val="00B6278D"/>
+    <w:rsid w:val="00B629C3"/>
+    <w:rsid w:val="00B7065B"/>
+    <w:rsid w:val="00B71628"/>
+    <w:rsid w:val="00B77E99"/>
+    <w:rsid w:val="00B86394"/>
+    <w:rsid w:val="00B95CA3"/>
+    <w:rsid w:val="00B96E24"/>
+    <w:rsid w:val="00B979E5"/>
     <w:rsid w:val="00B97F8D"/>
+    <w:rsid w:val="00BA1EC6"/>
+    <w:rsid w:val="00BB104E"/>
+    <w:rsid w:val="00BE4685"/>
+    <w:rsid w:val="00BE76B9"/>
+    <w:rsid w:val="00BF2A42"/>
+    <w:rsid w:val="00BF5B8A"/>
+    <w:rsid w:val="00C066B3"/>
+    <w:rsid w:val="00C3167D"/>
+    <w:rsid w:val="00C617B3"/>
     <w:rsid w:val="00C67449"/>
+    <w:rsid w:val="00C73CAD"/>
+    <w:rsid w:val="00C74A4E"/>
+    <w:rsid w:val="00C97C46"/>
+    <w:rsid w:val="00CA5159"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CD1939"/>
+    <w:rsid w:val="00CD431E"/>
+    <w:rsid w:val="00CE62F1"/>
+    <w:rsid w:val="00CF3790"/>
+    <w:rsid w:val="00CF490A"/>
+    <w:rsid w:val="00D12628"/>
+    <w:rsid w:val="00D20F32"/>
+    <w:rsid w:val="00D3716B"/>
+    <w:rsid w:val="00D5252E"/>
+    <w:rsid w:val="00D64EAA"/>
+    <w:rsid w:val="00D65947"/>
+    <w:rsid w:val="00D66C48"/>
+    <w:rsid w:val="00D7318E"/>
+    <w:rsid w:val="00D858EA"/>
+    <w:rsid w:val="00D93397"/>
     <w:rsid w:val="00DC128B"/>
+    <w:rsid w:val="00DC5D5A"/>
+    <w:rsid w:val="00DD21CF"/>
+    <w:rsid w:val="00DD4BF8"/>
+    <w:rsid w:val="00DE0AE9"/>
+    <w:rsid w:val="00DE333C"/>
+    <w:rsid w:val="00DF585C"/>
+    <w:rsid w:val="00E27DC1"/>
+    <w:rsid w:val="00E32E1A"/>
+    <w:rsid w:val="00E33808"/>
+    <w:rsid w:val="00E46742"/>
+    <w:rsid w:val="00E471A4"/>
+    <w:rsid w:val="00E57192"/>
+    <w:rsid w:val="00E75F24"/>
+    <w:rsid w:val="00E90FF0"/>
+    <w:rsid w:val="00E9209F"/>
+    <w:rsid w:val="00EA7589"/>
+    <w:rsid w:val="00EC06F5"/>
+    <w:rsid w:val="00EC643B"/>
+    <w:rsid w:val="00ED5C1A"/>
+    <w:rsid w:val="00EF36D6"/>
+    <w:rsid w:val="00F00CB2"/>
+    <w:rsid w:val="00F04335"/>
+    <w:rsid w:val="00F04A29"/>
+    <w:rsid w:val="00F17E9D"/>
+    <w:rsid w:val="00F23278"/>
+    <w:rsid w:val="00F37AAC"/>
+    <w:rsid w:val="00F46DC2"/>
+    <w:rsid w:val="00F54085"/>
+    <w:rsid w:val="00F54862"/>
     <w:rsid w:val="00F61CAA"/>
+    <w:rsid w:val="00F71F7C"/>
     <w:rsid w:val="00F8357D"/>
+    <w:rsid w:val="00F872C5"/>
+    <w:rsid w:val="00FA2051"/>
+    <w:rsid w:val="00FA5FF3"/>
+    <w:rsid w:val="00FA72AC"/>
+    <w:rsid w:val="00FB193B"/>
+    <w:rsid w:val="00FB54BD"/>
+    <w:rsid w:val="00FC30C4"/>
     <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00FF235B"/>
+    <w:rsid w:val="00FF3EDA"/>
     <w:rsid w:val="00FF56A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="hi-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="295C5EA2"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{568FC88A-3BE7-4698-9906-4E882679A5DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3828,51 +9027,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4045,51 +9244,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00210AFE"/>
+    <w:rsid w:val="001471D2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -4263,51 +9462,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -4988,51 +10186,51 @@
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
+    <w:uiPriority w:val="39"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading">
     <w:name w:val="Light Shading"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
@@ -15072,74 +20270,369 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97F8D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
     <w:name w:val="Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="004746A6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:firstLine="202"/>
-      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="LineNumber">
+    <w:name w:val="line number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E6939"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E471A4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="relative">
+    <w:name w:val="relative"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00E32E1A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="not-prose">
+    <w:name w:val="not-prose"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E32E1A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-IN" w:eastAsia="en-IN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable5">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00022AF1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00022AF1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00076DDD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F00CB2"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F00CB2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F00CB2"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="whitespace-normal">
+    <w:name w:val="whitespace-normal"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B96E24"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00951033"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abc@example.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21275/SR251218151014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wiris.com/mathtype/en/mathtype-office-tools/mathtype-add-in-for-microsoft-365.html%252523word" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/stard/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:1author1@email.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wiris.com/mathtype/en/mathtype-office-tools/mathtype-add-in-for-microsoft-365.html%252523word" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/stard/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:1author1@email.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:1author1@email.com," TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15438,73 +20931,74 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7981</Characters>
+  <Pages>4</Pages>
+  <Words>1355</Words>
+  <Characters>7900</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>120</Lines>
-  <Paragraphs>66</Paragraphs>
+  <Lines>219</Lines>
+  <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9298</CharactersWithSpaces>
+  <CharactersWithSpaces>9193</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>