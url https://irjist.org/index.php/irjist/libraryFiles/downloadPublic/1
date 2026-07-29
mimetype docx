--- v1 (2026-04-21)
+++ v2 (2026-07-29)
@@ -1,5864 +1,5155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3175575C" w14:textId="5DE3F54C" w:rsidR="000E2C83" w:rsidRPr="000E2C83" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+    <w:p w14:paraId="15506DF3" w14:textId="326F0EC8" w:rsidR="00564FAE" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00564FAE">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F6228"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Title  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>20 pt, Bold, Centered)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4996B448" w14:textId="268995F0" w:rsidR="00564FAE" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00564FAE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:line="23" w:lineRule="atLeast"/>
+        <w:spacing w:before="280" w:after="280" w:line="252" w:lineRule="auto"/>
+        <w:ind w:firstLine="202"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-[...71 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="4F6228"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="000E2C83">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">, Author </w:t>
       </w:r>
-      <w:r w:rsidR="000E2C83" w:rsidRPr="000E2C83">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="000E2C83">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Author </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:t>, Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="007E60FC">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="56B1967A" w14:textId="1A9AB6DD" w:rsidR="00D858EA" w:rsidRDefault="000E2C83" w:rsidP="00D858EA">
-      <w:pPr>
+    <w:p w14:paraId="474F9730" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="009F0644">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk218874763"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:bookmarkStart w:id="0" w:name="_23cewgmnj02u" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Affiliation: </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E2C83">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E2C83">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Institute, Department, University, City, State or Province, Country</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Institute, Department, University, City, State or Province, Country </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6520D2AA" w14:textId="2F720914" w:rsidR="000E2C83" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-      <w:pPr>
+    <w:p w14:paraId="5367E8E6" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="009F0644">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E2C83">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Institute, Department, University, City, State or Province, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF470DC" w14:textId="73F3924E" w:rsidR="000E2C83" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-      <w:pPr>
+    <w:p w14:paraId="0725919B" w14:textId="7E723EBC" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="009F0644">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E2C83">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Institute, Department, University, City, State or Province, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC723C7" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-      <w:pPr>
+    <w:p w14:paraId="69FB4BA8" w14:textId="746F7EAB" w:rsidR="007F29F3" w:rsidRPr="007855FB" w:rsidRDefault="00564FAE" w:rsidP="009F0644">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correspondence: </w:t>
+      </w:r>
+      <w:r w:rsidR="00185120" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00BA1DF7" w:rsidRPr="00F9379B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Author1@</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BA1DF7" w:rsidRPr="00BA1DF7">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>irjist.org</w:t>
+      </w:r>
+      <w:r w:rsidR="00185120" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D42161" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D42161" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00BA1DF7" w:rsidRPr="00F9379B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Author2@gmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D42161" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26457DBB" w14:textId="77777777" w:rsidR="00316ADC" w:rsidRPr="007855FB" w:rsidRDefault="00316ADC" w:rsidP="00316ADC">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3305DEAF" w14:textId="7EF57354" w:rsidR="00452DEA" w:rsidRPr="00B24368" w:rsidRDefault="00E471A4" w:rsidP="00B77E99">
-[...1 lines deleted...]
-        <w:spacing w:line="23" w:lineRule="atLeast"/>
+    <w:p w14:paraId="7EA71147" w14:textId="52F524F5" w:rsidR="00BE303A" w:rsidRPr="007855FB" w:rsidRDefault="00BE303A" w:rsidP="00AF5E1E">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...377 lines deleted...]
-          <w:pgSz w:w="11901" w:h="16840" w:code="9"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00BE303A" w:rsidRPr="007855FB" w:rsidSect="00AC2CBB">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:pgSz w:w="11910" w:h="16850"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="864" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
-          <w:docGrid w:linePitch="360"/>
+          <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="723D8DB2" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+    <w:p w14:paraId="6137A451" w14:textId="30871618" w:rsidR="00B36EBB" w:rsidRPr="007855FB" w:rsidRDefault="00F82F1D" w:rsidP="00377C93">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5870DDFE" w14:textId="77777777" w:rsidR="009F0644" w:rsidRPr="007855FB" w:rsidRDefault="00D42161" w:rsidP="00D42161">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bulk </w:t>
+      </w:r>
+      <w:r w:rsidR="00626476" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type or paste your text here. The Abstract should be no more than 250 words and should: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00626476" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00626476" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) include a succinct summary of the background, ii) clearly state the problem or lack of information being addressed, ii) briefly describe the methods, iii) state the main findings, and iv) summarize the conclusions and broader implications of the research. Avoid undefined abbreviations and references to the literature. The trial registration number (TRN) and date of registration, followed by funding source, should be included as the last line of the Abstract for Clinical Trials. Diagnostic/prognostic studies should follow STARD guidelines for Abstracts. Detailed information can be found in the author guidelines on the journal's website. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3433E278" w14:textId="678E4819" w:rsidR="00D42161" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00D42161">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>Font :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Georgia, 10pt, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>Spacing :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before – Auto, after – Auto, Line – 1.15]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5945A1E5" w14:textId="11A7EC89" w:rsidR="00D42161" w:rsidRPr="007855FB" w:rsidRDefault="00F82F1D" w:rsidP="00D42161">
+      <w:pPr>
+        <w:widowControl/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidR="0026142F" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00626476" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>Keyword1; Keyword2: Keyword</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00626476" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>3;…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00626476" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>… (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00626476" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>upto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00626476" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42161" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30619EA1" w14:textId="5F60BECF" w:rsidR="007548E7" w:rsidRPr="007855FB" w:rsidRDefault="007548E7" w:rsidP="00E82AFB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007548E7" w:rsidRPr="007855FB" w:rsidSect="007548E7">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16850"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="865" w:footer="834" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F86A54" w14:textId="305899BF" w:rsidR="00B36EBB" w:rsidRPr="007855FB" w:rsidRDefault="00F82F1D" w:rsidP="007548E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="4F6128"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0954F626" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00D42161" w:rsidP="00626476">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bulk </w:t>
+      </w:r>
+      <w:r w:rsidR="00626476" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Introduction is an overview of the relevant current literature, informing the reader why the topic is important. highlighting the main problem or question being investigated, the hypothesis or objectives of the study, and (if useful) the approach being taken. Please refrain from presenting the main results here. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EA2F0F" w14:textId="1F47DD32" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In-text citations should be numbered according to the order in which they appear in the main text, given as non-italicized numbers within brackets: </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0644" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[1], [2,3], [4–7], [8,10–12]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For detailed information please refer to the "References’ section below. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AFCDCE" w14:textId="582F7D63" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>Font :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Georgia, 10pt, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>Spacing :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before – Auto, after – Auto, Line – 1.15] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A617DCF" w14:textId="14EDC7C9" w:rsidR="00D92C0D" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00D92C0D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Literature Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4580C7" w14:textId="4C8BFF59" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Literature Review should provide a critical overview of the most relevant and recent research related to the study topic. Authors should summarize significant findings from previous studies, compare different approaches, methodologies, and outcomes, and discuss the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>current state of knowledge in the field. The review should identify existing research gaps, limitations, or unresolved issues that justify the need for the present study. Authors are encouraged to synthesize the literature rather than merely listing previous works. The section should conclude by clearly establishing how the current research addresses the identified gap and contributes to the existing body of knowledge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6A5546" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>In-text citations should be numbered according to the order in which they appear in the main text and should be given as non-italicized numbers within square brackets: [1], [2,3], [4–7], [8,10–12]. For detailed information, please refer to the “References” section below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289D3E18" w14:textId="05F8E3D6" w:rsidR="007D0129" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>[Font: Georgia, 10 pt; Spacing: Before – Auto, After – Auto; Line Spacing – 1.15]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92C0D" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FAACE82" w14:textId="23E69A7C" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Materials and Methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C38345" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Materials and methods should be written in sufficient detail that the work can be repeated by another competent researcher, should be presented in a logical order, should be divided by topical subheadings, and should contain an ethics statement if applicable. Include a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dedicated section to describe statistical analyses if applicable.  For novel methodologies and protocols, thorough descriptions are necessary, whereas established methods can be summarized with proper citation. Manuscripts reporting extensive datasets deposited in public databases should specify the data's location and relevant accession numbers. If these numbers are unavailable at submission, mention that they will be provided during review but must be included before publication. Studies involving interventions on animals or humans, as well as those requiring ethical approval, should include the approving authority and the corresponding ethical approval code. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BDCA2B" w14:textId="70CAC9E5" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>Font :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Georgia, 10pt, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>Spacing :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before – Auto, after – Auto, Line – 1.15]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A33560" w14:textId="388B1058" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:before="100" w:after="100"/>
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-        <w:t>Introduction</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:r w:rsidR="00346F11" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Body Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E71E6D7" w14:textId="084F28A9" w:rsidR="000E2C83" w:rsidRPr="00962F91" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...13 lines deleted...]
-        <w:t>The Introduction is an overview of the relevant current literature, informing the reader why the topic is important. highlighting the main problem or question being investigated, the hypothesis or objectives of the study, and (if useful) the approach being taken. Please refrain from presenting the main results here. In-text citations should be numbered according to the order in which they appear in the main text, given as non-italicized numbers within brackets: [15,16]; [15–20]; [15,18–20]. For detailed information please refer to the "References’ section below. [</w:t>
+    <w:p w14:paraId="3E434D29" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00962F91">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Font :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00962F91">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">pt, </w:t>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Georgia, 10pt, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00962F91">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Spacing :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00962F91">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">5] </w:t>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before – Auto, after – Auto, Line – 1.15]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B1A5A4" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...24 lines deleted...]
-        <w:t>Materials and Methods</w:t>
+    <w:p w14:paraId="36F3FAF5" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objective and logical presentation of the findings using both text and display items (Tables and Figures). If appropriate, the results of statistical analyses should also be presented here, including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-values and/or other statistical measures of significance. All data should be incorporated either within the main text or in the Supplementary Materials. If that is not possible, data should be deposited in an established database and accession numbers provided in the Data Availability section of the manuscript.  If tables exceed two pages, it is recommended to include them as supplementary material. See the Editorial Policies for more detail on the availability of data, materials, and code. References to unpublished materials are not permitted to substantiate significant conclusions of the paper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642C4EC1" w14:textId="69E1A615" w:rsidR="000E2C83" w:rsidRPr="00962F91" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...89 lines deleted...]
-        <w:t>5]</w:t>
+    <w:p w14:paraId="48EF5368" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Please add Figures, Tables and Schemes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D63B93" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...25 lines deleted...]
-        <w:t>Results</w:t>
+    <w:p w14:paraId="08A0B3FE" w14:textId="77F58FCA" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00346F11">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 1: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type title here and continued the table numbering </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB83ABD" w14:textId="64173F8A" w:rsidR="000E2C83" w:rsidRPr="00962F91" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...81 lines deleted...]
-        <w:t>5]</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="PlainTable1"/>
+        <w:tblW w:w="4415" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="514"/>
+        <w:gridCol w:w="1562"/>
+        <w:gridCol w:w="2339"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00346F11" w:rsidRPr="007855FB" w14:paraId="2E597D8E" w14:textId="77777777" w:rsidTr="00EF7B24">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="223"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1825C369" w14:textId="77777777" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007855FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC64618" w14:textId="4A6E27F8" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007855FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Xxxxxxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2339" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="007BF458" w14:textId="1F9ADFA9" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007855FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yyyyyyyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346F11" w:rsidRPr="007855FB" w14:paraId="0875A237" w14:textId="77777777" w:rsidTr="00EF7B24">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="223"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A328329" w14:textId="781032F1" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDE8151" w14:textId="28CD5744" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2339" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7913D23F" w14:textId="13832273" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346F11" w:rsidRPr="007855FB" w14:paraId="67CD4F3F" w14:textId="77777777" w:rsidTr="00EF7B24">
+        <w:trPr>
+          <w:trHeight w:val="58"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DCDE0A" w14:textId="207F455C" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3EF91A" w14:textId="68066776" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2339" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E7419F" w14:textId="68999C19" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346F11" w:rsidRPr="007855FB" w14:paraId="2326554E" w14:textId="77777777" w:rsidTr="00EF7B24">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="236"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A65FF99" w14:textId="4D948CFF" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="460B7702" w14:textId="408395C4" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2339" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E16D2E" w14:textId="58BC07C9" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346F11" w:rsidRPr="007855FB" w14:paraId="692246BD" w14:textId="77777777" w:rsidTr="00EF7B24">
+        <w:trPr>
+          <w:trHeight w:val="223"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A351C7" w14:textId="56F203C7" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6484FADC" w14:textId="36515C7A" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2339" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C98B345" w14:textId="131561B0" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346F11" w:rsidRPr="007855FB" w14:paraId="0B28DE2B" w14:textId="77777777" w:rsidTr="00EF7B24">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="223"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6300B758" w14:textId="1D87CDC6" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D86A062" w14:textId="6F698A7F" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2339" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C39B48" w14:textId="6A558F5B" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346F11" w:rsidRPr="007855FB" w14:paraId="4B3D694D" w14:textId="77777777" w:rsidTr="00EF7B24">
+        <w:trPr>
+          <w:trHeight w:val="223"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39DFD643" w14:textId="7DEDEEA8" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2B9C7C" w14:textId="0D790DB9" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2339" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="331F1A36" w14:textId="3EF30E51" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00B93EE5">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1205EEA4" w14:textId="0417FAB6" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74FF235E" wp14:editId="64264889">
+            <wp:extent cx="2727960" cy="2727960"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="554539003" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2727960" cy="2727960"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B23151" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    <w:p w14:paraId="0B17125C" w14:textId="06F17489" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00346F11">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-        <w:t>-values and/or other statistical measures of significance. All data should be incorporated either within the main text or in the Supplementary Materials. If that is not possible, data should be deposited in an established database and accession numbers provided in the Data Availability section of the manuscript.  If tables exceed two pages, it is recommended to include them as supplementary material. See the Editorial Policies for more detail on the availability of data, materials, and code. References to unpublished materials are not permitted to substantiate significant conclusions of the paper.</w:t>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 1: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Type Figure Caption here and continued the number of figures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641A9CEE" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    <w:p w14:paraId="205FA4C9" w14:textId="2BB99F0A" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00D322F2">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001509D2">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>All figures and tables should be cited in the main text as Figure 1, Table 1, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10416AFF" w14:textId="464CA562" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>All figures and tables should be cited in the main text as Figure 1, Table 1, etc.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001509D2">
+        <w:t>Formatting: Heading 1 style</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B2600D" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Within the article, you may insert 4 heading levels into your submission. The styles for each are listed here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1B9B08" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Formatting: Heading 2 style</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7417403E" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Type or paste your text here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B088F86" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Formatting: Heading 3 style</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5276CB0A" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Type or paste your text here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325823CA" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Formatting: Heading 4 style, unnumbered</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A61B819" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Type or paste your text here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E08E5F" w14:textId="2228E4E7" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00346F11">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>1. Formatting: Heading 1 style</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Formatting: Lists</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536AC441" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-      <w:pPr>
+    <w:p w14:paraId="6EC28C94" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00346F11">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Follow this format for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>bulleted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lists</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38980134" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00346F11">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001509D2">
+      <w:r w:rsidRPr="007855FB">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Within the article, you may insert 4 heading levels into your submission. The styles for each are listed here.</w:t>
+        <w:t>Follow this format for numbered lists</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F7D1F9" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-      <w:pPr>
+    <w:p w14:paraId="3A72F00C" w14:textId="2A211728" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00346F11">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001509D2">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>Formatting: Heading 2 style</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Formatting: Equations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3F078F" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="001509D2" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...66 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="666FD320" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equations should be editable and should be numbered in </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001509D2">
-[...6 lines deleted...]
-        <w:t>Formatting</w:t>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>the order</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001509D2">
-[...158 lines deleted...]
-      <w:hyperlink r:id="rId18">
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that they appear in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">text. We recommend using the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="001509D2">
+        <w:r w:rsidRPr="007855FB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>MathType</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="001509D2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> equation editor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C31D3EF" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00962F91" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    <w:p w14:paraId="5FABB316" w14:textId="77777777" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00346F11">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMathPara>
+        <m:oMath>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-IN"/>
+            </w:rPr>
+            <m:t>RPN = S ×O ×D</m:t>
+          </m:r>
+        </m:oMath>
+      </m:oMathPara>
+    </w:p>
+    <w:p w14:paraId="75728D55" w14:textId="77777777" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00346F11">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="005D9EE8" wp14:editId="22A5CC60">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B673751" wp14:editId="31C1D6D9">
             <wp:extent cx="857250" cy="419100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="image1.png" descr="image1.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png" descr="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId17"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="857250" cy="419100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="001509D2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w14:paraId="6B035980" w14:textId="59D903C5" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;&lt;The example equation uses </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001509D2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>MathType</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001509D2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;&gt; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9C7301" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+    <w:p w14:paraId="7A8D6C65" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00346F11">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F4DEE1" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00962F91" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="1E846A49" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">This section should highlight the importance and novelty of the work and discuss the implications of the findings in the context of the existing understanding in the field. Refrain from providing more background information or repeating the results here. The limitations of the study should also be objectively discussed. If a Conclusions section is not included separately, please also include a dedicated paragraph to discuss the broader and/or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00962F91">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>real world</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00962F91">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> implications of the results and future work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67173EB2" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
+    <w:p w14:paraId="655B9B07" w14:textId="6387E345" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Font :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Georgia, 10pt, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Spacing :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before – Auto, after – Auto, Line – 1.15]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EE3548" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00346F11">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Conclusions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CD0E28" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="457EDEED" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">The main conclusions of the paper may also be presented as a short Conclusions section. Conclusions should be consistent with the scope of the work and appropriately broad and forward thinking. This section can also indicate areas for future research and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B52AE7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>inform</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B52AE7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the implications and/or real-world applications of the work. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A4BFB1" w14:textId="6865DF01" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...6 lines deleted...]
-          <w:bCs w:val="0"/>
+    <w:p w14:paraId="3C85189B" w14:textId="2BDD712C" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00346F11" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Font :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Georgia, 10pt, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Spacing :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before – Auto, after – Auto, Line – 1.15]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3B06C9" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Acknowledgments (Optional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06801AF3" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Acknowledgments statement gives credit to those who contributed to the manuscript but did not meet the criteria for authorship. Personal communications should include a letter of permission and may be acknowledged in the Acknowledgements section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B968C27" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> (Optional)</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Funding (If Applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755AB4C1" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...13 lines deleted...]
-        <w:t>Acknowledgments statement gives credit to those who contributed to the manuscript but did not meet the criteria for authorship. Personal communications should include a letter of permission and may be acknowledged in the Acknowledgements section.</w:t>
+    <w:p w14:paraId="598BB6FE" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The names of funders / funding institutions should be provided in full and grant numbers / identifiers given. For example: “This work was supported by the National Institutes of Health [grant numbers </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>] and the National Science Foundation [grant number zzzz].” Report funding sources for publication as, “The APC was funded by [XXX]”. If there are no funding sources, please include, “There are no sources of funding to declare.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D53D96" w14:textId="2DBD4C0E" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...6 lines deleted...]
-          <w:bCs w:val="0"/>
+    <w:p w14:paraId="5FF80DCE" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> (If Applicable)</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Author Contributions (Optional)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A86582" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00B52AE7" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...94 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="4A368861" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">An author contributions statement should be included in all submitted manuscripts to specify the work of each author. A short paragraph must be provided using the following statement: “Conceptualization, X.X. and Y.Y.; methodology, X.X.; software, X.X.; validation, X.X., Y.Y. and Z.Z.; formal analysis, X.X.; investigation, X.X.; resources, X.X.; data curation, X.X.; writing—original draft preparation, X.X.; writing—review and editing, X.X.; visualization, X.X.; supervision, X.X.; project administration, X.X.; funding acquisition, Y.Y. All authors have read and agreed to the published version of the manuscript.” For the explanation of each term, you can refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId18">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00B52AE7">
+        <w:r w:rsidRPr="007855FB">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="18"/>
+            <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>CRediT</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B52AE7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> taxonomy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A575C9" w14:textId="4B8D56BC" w:rsidR="000E2C83" w:rsidRPr="00210AFE" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...6 lines deleted...]
-          <w:bCs w:val="0"/>
+    <w:p w14:paraId="291AC456" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Conflict of Interest (If Applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EADB95" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>The conflict-of-interest statement should disclose any conflict of interest due to financial, personal, academic interest, or any other factor that may be perceived to influence the objectivity, integrity or value of the study. If there is no conflict of interest, please state: "The author(s) declare no conflict of interest."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F6896C" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> (If Applicable)</w:t>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Data Availability Statement (If Applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA44CC0" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...32 lines deleted...]
-        <w:t>he conflict-of-interest statement should disclose any conflict of interest due to financial, personal, academic interest, or any other factor that may be perceived to influence the objectivity, integrity or value of the study. If there is no conflict of interest, please state: "The author(s) declare no conflict of interest."</w:t>
+    <w:p w14:paraId="3B02A0BF" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The data availability statement should explain where data in the manuscript is stored and how it can be accessed, including links as appropriate. If authors are unsure where to store their data, unstructured repositories such as Dryad, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Zenodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Figshare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be considered. If all data is included in this article, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>please state: "Data supporting these findings are available within the article or upon request."</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69214C72" w14:textId="48F6D4E5" w:rsidR="000E2C83" w:rsidRPr="00210AFE" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...6 lines deleted...]
-          <w:bCs w:val="0"/>
+    <w:p w14:paraId="6EDD85CF" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Ethics Statement (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43633D3A" w14:textId="0EB508B1" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Type your text here. [Georgia, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00346F11" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pt, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Spacing :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before – Auto, after – Auto, Line – 1.15]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5130AA9E" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> (If Applicable)</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7EA46E" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00740F7F" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> should be considered. If all data is included in this article, please state: "Data supporting these findings are available within the article or upon request."</w:t>
+    <w:p w14:paraId="530E535A" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>IRJIST follows the Vancouver (ICMJE) reference style. References must be numbered consecutively in the order of appearance in the text. Citations should be given as numbers in square brackets (e.g., [15], [15–20], [15,18–20]) and placed after punctuation. The reference list should include authors, title, journal, year, volume(issue), and page range or article number. For works with more than five authors, list the first author followed by et al.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E76E2D5" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="00210AFE" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...119 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="67A0895F" w14:textId="77777777" w:rsidR="00626476" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00626476">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008C524B">
-        <w:rPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Example :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="47726D7C" w14:textId="77777777" w:rsidR="00F00CB2" w:rsidRDefault="00F00CB2" w:rsidP="00F00CB2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7A0A8908" w14:textId="77777777" w:rsidR="00AC2CBB" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00AC2CBB">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
-        <w:spacing w:line="23" w:lineRule="atLeast"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:left="446" w:hanging="446"/>
-        <w:contextualSpacing w:val="0"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>Lafond, E. C., “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>Lonar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lake, India: A Meteorite Crater,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-IN" w:eastAsia="en-IN" w:bidi="hi-IN"/>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
         <w:t>Geological Society of America Bulletin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5C1A">
-[...6 lines deleted...]
-        <w:t>, vol. 76, pp. 147–156, 1965.</w:t>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vol. 76, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2CBB" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no. 1, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>pp. 147–156, 1965.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2CBB" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241C878A" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRPr="008C524B" w:rsidRDefault="000E2C83" w:rsidP="000E2C83">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="50582324" w14:textId="1412A230" w:rsidR="00346F11" w:rsidRPr="007855FB" w:rsidRDefault="00AC2CBB" w:rsidP="00AC2CBB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:left="446"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="007855FB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-IN"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.ymssp.2019.106337</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>DoI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – If Available)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412BE5A4" w14:textId="465FE69C" w:rsidR="00AC2CBB" w:rsidRPr="007855FB" w:rsidRDefault="00626476" w:rsidP="00AC2CBB">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
-[...63 lines deleted...]
-          <w:numId w:val="18"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
-        <w:spacing w:line="23" w:lineRule="atLeast"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:left="446" w:hanging="446"/>
-        <w:contextualSpacing w:val="0"/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">More AA. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7D28">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FD7D28" w:rsidRPr="00FD7D28">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Illu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7D28">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>mbrella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.0: A Movable Solar Energy Ecosystem for Street Vendors, Electric Mobility, Farmers and Allied Applications</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7D28">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>”,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International Journal of Science and Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7D28">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14(12):1467–1474</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2CBB" w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, 2025.</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="522B6FAF" w14:textId="5060348E" w:rsidR="00E90FF0" w:rsidRPr="00B24368" w:rsidRDefault="00E90FF0" w:rsidP="00B77E99">
+    <w:p w14:paraId="64976D8F" w14:textId="3F26E290" w:rsidR="00AC2CBB" w:rsidRPr="007855FB" w:rsidRDefault="00AC2CBB" w:rsidP="00AC2CBB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:left="446" w:hanging="446"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. P. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ulemale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and R. A. More, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“Agrarian Crisis and Farmer Suicides in India: A Regional Analysis of Vidarbha,”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International Research Journal of Innovation in Science and Technology (IRJIST), vol. 1, no. 1, pp. 128-729, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2489C048" w14:textId="77777777" w:rsidR="00AC2CBB" w:rsidRPr="007855FB" w:rsidRDefault="00AC2CBB" w:rsidP="00AC2CBB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:left="446" w:hanging="446"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5982F796" w14:textId="77777777" w:rsidR="00AC2CBB" w:rsidRPr="007855FB" w:rsidRDefault="00AC2CBB" w:rsidP="00AC2CBB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24312CC9" w14:textId="166E185B" w:rsidR="001735F8" w:rsidRPr="007855FB" w:rsidRDefault="001735F8" w:rsidP="00293C9C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:pBdr>
-        <w:spacing w:before="100" w:after="100" w:line="23" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Publisher’s Note &amp; Copyright</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F245AD" w14:textId="77777777" w:rsidR="005966C2" w:rsidRPr="00B24368" w:rsidRDefault="005966C2" w:rsidP="00B77E99">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0D8FD431" w14:textId="77777777" w:rsidR="001735F8" w:rsidRPr="007855FB" w:rsidRDefault="001735F8" w:rsidP="00293C9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:lang w:val="en-IN" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-IN" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>IRJIST Journals remains neutral regarding jurisdictional claims in published maps and institutional affiliations; the views expressed are solely those of the authors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A59D904" w14:textId="795BD7F5" w:rsidR="00DE333C" w:rsidRPr="00B24368" w:rsidRDefault="00D3716B" w:rsidP="00B77E99">
+    <w:p w14:paraId="61CC25FA" w14:textId="77777777" w:rsidR="001735F8" w:rsidRPr="007855FB" w:rsidRDefault="001735F8" w:rsidP="00293C9C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         </w:pBdr>
-        <w:spacing w:line="23" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:lang w:val="en-IN" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007855FB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-IN" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>© 2026 by the authors. Open access under the CC BY 4.0 license.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DE333C" w:rsidRPr="00B24368" w:rsidSect="000E2C83">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId22"/>
+    <w:sectPr w:rsidR="001735F8" w:rsidRPr="007855FB" w:rsidSect="001B04F1">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11901" w:h="16840" w:code="9"/>
-[...2 lines deleted...]
-      <w:cols w:num="2" w:space="720"/>
+      <w:pgSz w:w="11910" w:h="16850"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="865" w:footer="864" w:gutter="0"/>
+      <w:cols w:num="2" w:space="720" w:equalWidth="0">
+        <w:col w:w="4256" w:space="518"/>
+        <w:col w:w="4256" w:space="0"/>
+      </w:cols>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FE18F44" w14:textId="77777777" w:rsidR="00F872C5" w:rsidRDefault="00F872C5" w:rsidP="008C524B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="70266C75" w14:textId="77777777" w:rsidR="00BA3055" w:rsidRDefault="00BA3055">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0775D68F" w14:textId="77777777" w:rsidR="00F872C5" w:rsidRDefault="00F872C5" w:rsidP="008C524B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7C509131" w14:textId="77777777" w:rsidR="00BA3055" w:rsidRDefault="00BA3055">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{2A335A52-2163-43E2-AC21-18F325A207DC}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{9527D3E3-A092-4A34-9F43-BD4C4D51F6C8}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{0376A13B-8BE0-4926-9CC6-3E2FB21EBD37}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{EBB61147-B072-4B97-BC50-C8AA0DF30572}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arimo">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{606645A7-D792-484D-A654-6D68CE9576B9}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{2D7DE790-1371-4002-B050-60F498A54EDA}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{3CC43E1D-CCFC-48C8-BDD6-8AD8DD031841}"/>
+    <w:embedBoldItalic r:id="rId8" w:fontKey="{A7D084F6-DAC1-4B5B-99D0-B3626796954C}"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{D69DBD83-5740-4260-9F80-3D2F609FBCF9}"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId10" w:fontKey="{1DB516F1-6523-428D-A6A8-DC31D88F6774}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...20 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{8BEBB28B-203E-4B35-82DF-4029B87E6E40}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A68264A" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRDefault="000E2C83">
+  <w:p w14:paraId="50425C68" w14:textId="77777777" w:rsidR="00EF7B24" w:rsidRPr="00656030" w:rsidRDefault="00EF7B24" w:rsidP="00EF7B24">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+      </w:pBdr>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00EF7B24">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">IRJIST | </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="00EF7B24">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://irjist.org</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:id w:val="1408420344"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="00EF7B24">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00656030">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Page | </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00656030">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00656030">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00656030">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00656030">
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="496CF0CE" w14:textId="5D07F294" w:rsidR="00B36EBB" w:rsidRDefault="00B36EBB">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6400FF9C" w14:textId="0F6BB446" w:rsidR="008C524B" w:rsidRPr="00F71F7C" w:rsidRDefault="00FC30C4" w:rsidP="0029322A">
+  <w:p w14:paraId="247B05AB" w14:textId="1D12FCB1" w:rsidR="00377C93" w:rsidRPr="00656030" w:rsidRDefault="006B4114" w:rsidP="00656030">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
       </w:pBdr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:tab/>
+      <w:t>IRJIST</w:t>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    <w:r w:rsidR="00377C93" w:rsidRPr="00656030">
+      <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:tab/>
+      <w:t xml:space="preserve"> | </w:t>
     </w:r>
-    <w:r>
-[...127 lines deleted...]
-    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="00656030" w:rsidRPr="00656030">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://irjist.org</w:t>
+      </w:r>
+    </w:hyperlink>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:id w:val="1850290686"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...5 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidRPr="00D3716B">
+        <w:r w:rsidR="00656030" w:rsidRPr="00656030">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00377C93" w:rsidRPr="00656030">
+          <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">Page | </w:t>
         </w:r>
-        <w:r w:rsidRPr="00D3716B">
+        <w:r w:rsidR="00377C93" w:rsidRPr="00656030">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00D3716B">
+        <w:r w:rsidR="00377C93" w:rsidRPr="00656030">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00D3716B">
+        <w:r w:rsidR="00377C93" w:rsidRPr="00656030">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00377C93" w:rsidRPr="00656030">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidRPr="00D3716B">
+        <w:r w:rsidR="00377C93" w:rsidRPr="00656030">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-[...147 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51F05C0E" w14:textId="77777777" w:rsidR="00F872C5" w:rsidRDefault="00F872C5" w:rsidP="008C524B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6FC71F5C" w14:textId="77777777" w:rsidR="00BA3055" w:rsidRDefault="00BA3055">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="161FF0E9" w14:textId="77777777" w:rsidR="00F872C5" w:rsidRDefault="00F872C5" w:rsidP="008C524B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="52F05375" w14:textId="77777777" w:rsidR="00BA3055" w:rsidRDefault="00BA3055">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50766F0C" w14:textId="77777777" w:rsidR="000E2C83" w:rsidRDefault="000E2C83">
+  <w:p w14:paraId="7F06ADA4" w14:textId="243FB5A8" w:rsidR="00646D0D" w:rsidRPr="000D5BD6" w:rsidRDefault="00377C93" w:rsidP="00377C93">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="5090"/>
+        <w:tab w:val="right" w:pos="9030"/>
+      </w:tabs>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00646D0D">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>IRJIST</w:t>
+    </w:r>
+    <w:r w:rsidR="00646D0D" w:rsidRPr="00303BB5">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | Vol</w:t>
+    </w:r>
+    <w:r w:rsidR="00646D0D">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>ume</w:t>
+    </w:r>
+    <w:r w:rsidR="00646D0D" w:rsidRPr="00303BB5">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00AC2CBB">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>x</w:t>
+    </w:r>
+    <w:r w:rsidR="00646D0D" w:rsidRPr="00303BB5">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | Issue </w:t>
+    </w:r>
+    <w:r w:rsidR="00AC2CBB">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>x</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="04B607E6" w14:textId="6E466251" w:rsidR="00B36EBB" w:rsidRDefault="00B36EBB">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="253D26F9" w14:textId="2A2FA352" w:rsidR="008C524B" w:rsidRPr="000D5BD6" w:rsidRDefault="00AF330A" w:rsidP="00196D45">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3049"/>
+      <w:gridCol w:w="3017"/>
+      <w:gridCol w:w="2964"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00646D0D" w14:paraId="62400390" w14:textId="77777777" w:rsidTr="00F82F1D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3243" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="43B62D21" w14:textId="77777777" w:rsidR="00646D0D" w:rsidRPr="000E6939" w:rsidRDefault="00646D0D" w:rsidP="00646D0D">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="550"/>
+              <w:tab w:val="right" w:pos="9741"/>
+            </w:tabs>
+            <w:contextualSpacing/>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="000E6939">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Multidisciplinary | Peer-Reviewed</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="14AC811F" w14:textId="1737BF21" w:rsidR="00980102" w:rsidRDefault="00646D0D" w:rsidP="00646D0D">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="550"/>
+              <w:tab w:val="right" w:pos="9741"/>
+            </w:tabs>
+            <w:contextualSpacing/>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="000E6939">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Open Access | Research Journal</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6FBF57FF" w14:textId="5743372E" w:rsidR="00AC2CBB" w:rsidRPr="000E6939" w:rsidRDefault="00AC2CBB" w:rsidP="00646D0D">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="550"/>
+              <w:tab w:val="right" w:pos="9741"/>
+            </w:tabs>
+            <w:contextualSpacing/>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ISSN: 31xx-xx54</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4F52BE58" w14:textId="77777777" w:rsidR="00646D0D" w:rsidRPr="000E6939" w:rsidRDefault="00646D0D" w:rsidP="00646D0D">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="550"/>
+              <w:tab w:val="right" w:pos="9741"/>
+            </w:tabs>
+            <w:contextualSpacing/>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3244" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="345D1BF2" w14:textId="77777777" w:rsidR="00646D0D" w:rsidRPr="000E6939" w:rsidRDefault="00646D0D" w:rsidP="00646D0D">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="000E6939">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BCE5C60" wp14:editId="76BAACAF">
+                <wp:extent cx="685800" cy="685800"/>
+                <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                <wp:docPr id="1802652539" name="Picture 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1662637770" name="Picture 1662637770"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="685800" cy="685800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3244" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="7305F4EB" w14:textId="29C11AE2" w:rsidR="00646D0D" w:rsidRDefault="00646D0D" w:rsidP="00646D0D">
+          <w:pPr>
+            <w:contextualSpacing/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CAD">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Article ID:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0070102F">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> IRJIST-20</w:t>
+          </w:r>
+          <w:r w:rsidR="00AC2CBB">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>xx-xxx</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0070102F">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:br/>
+            <w:t xml:space="preserve">Volume </w:t>
+          </w:r>
+          <w:r w:rsidR="00AC2CBB">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>x</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0070102F">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> | Issue </w:t>
+          </w:r>
+          <w:r w:rsidR="00AC2CBB">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>x</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0070102F">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> | 20</w:t>
+          </w:r>
+          <w:r w:rsidR="00AC2CBB">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>xx</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="22BA746A" w14:textId="4CF3178C" w:rsidR="007855FB" w:rsidRDefault="007855FB" w:rsidP="00646D0D">
+          <w:pPr>
+            <w:contextualSpacing/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>DoI</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">: </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4691CBB0" w14:textId="77777777" w:rsidR="00646D0D" w:rsidRPr="000E6939" w:rsidRDefault="00646D0D" w:rsidP="00646D0D">
+          <w:pPr>
+            <w:contextualSpacing/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="4CD5A957" w14:textId="74B775B7" w:rsidR="00646D0D" w:rsidRPr="00CA7B4E" w:rsidRDefault="00646D0D" w:rsidP="00325647">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
+        <w:top w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="4F6228" w:themeColor="accent3" w:themeShade="80"/>
       </w:pBdr>
-      <w:contextualSpacing/>
-[...46 lines deleted...]
-      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="120" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
-    </w:pPr>
-[...54 lines deleted...]
-      <w:rPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
         <w:b/>
         <w:bCs/>
+        <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-IN" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="000E2C83">
-      <w:rPr>
+    <w:r w:rsidRPr="00CA7B4E">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...59 lines deleted...]
-      <w:t xml:space="preserve"> 1 | Issue 1</w:t>
+        <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-IN" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+      <w:t>International Research Journal of Innovation in Science and Technology</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C310EC42"/>
+    <w:nsid w:val="022B6A2E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AEFA2538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="372" w:hanging="372"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7D"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="0F433876"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="99D616E4"/>
+    <w:lvl w:ilvl="0" w:tplc="40090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D9D3A5E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1DED6B4"/>
+    <w:lvl w:ilvl="0" w:tplc="A686D3D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26537509"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A0ADF10"/>
+    <w:lvl w:ilvl="0" w:tplc="4009000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ED13F0C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E8D00756"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber3"/>
-[...153 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...98 lines deleted...]
-      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31652B83"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41BE7F26"/>
+    <w:lvl w:ilvl="0" w:tplc="40090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="377A8D5A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="40090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="40090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="40090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="40090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="40090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33272810"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F5844DA"/>
+    <w:lvl w:ilvl="0" w:tplc="40090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="40090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="40090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="40090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="40090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="40090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...31 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...2138 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E26010D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D26A9D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1592" w:hanging="511"/>
@@ -5954,662 +5245,164 @@
         <w:ind w:left="5912" w:hanging="511"/>
       </w:pPr>
       <w:rPr>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6632" w:hanging="451"/>
       </w:pPr>
       <w:rPr>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...109 lines deleted...]
-      </w:pPr>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="415A5EC4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86169136"/>
+    <w:lvl w:ilvl="0" w:tplc="40090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="40090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="40090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="40090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="40090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="40090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...497 lines deleted...]
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58447B41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28BC18EA"/>
     <w:lvl w:ilvl="0" w:tplc="A686D3D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="40090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
@@ -6656,1530 +5449,711 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4822" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="40090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...5 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BA50C02"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6FE4EC3E"/>
+    <w:lvl w:ilvl="0" w:tplc="40090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...26 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...599 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="-180" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="540" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1980" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2700" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3420" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4140" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4860" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70635E66"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D8211DF"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="89504028"/>
+    <w:tmpl w:val="13586DEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...150 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-[...128 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arimo" w:eastAsia="Arimo" w:hAnsi="Arimo" w:cs="Arimo"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arimo" w:eastAsia="Arimo" w:hAnsi="Arimo" w:cs="Arimo"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arimo" w:eastAsia="Arimo" w:hAnsi="Arimo" w:cs="Arimo"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630F73CF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2AC06D50"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76B41CEF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="99D89644"/>
+    <w:lvl w:ilvl="0" w:tplc="76FC1D5C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="40090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="40090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="40090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="40090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="40090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="775D6EBB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="90FCB82C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arimo" w:eastAsia="Arimo" w:hAnsi="Arimo" w:cs="Arimo"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arimo" w:eastAsia="Arimo" w:hAnsi="Arimo" w:cs="Arimo"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...52 lines deleted...]
-        </w:tabs>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...56 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...100 lines deleted...]
-        </w:tabs>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arimo" w:eastAsia="Arimo" w:hAnsi="Arimo" w:cs="Arimo"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D72613B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E3361D1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="500" w:hanging="500"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -8221,698 +6195,729 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1595046174">
+  <w:num w:numId="1" w16cid:durableId="925919592">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="930242039">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1373337299">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1155297905">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="797534229">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="831720406">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1522086206">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1711764492">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1495686145">
+  <w:num w:numId="8" w16cid:durableId="1671371594">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="523858514">
+  <w:num w:numId="9" w16cid:durableId="1364358387">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1540163769">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1650550749">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="54011860">
+  <w:num w:numId="12" w16cid:durableId="1606880710">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="895094379">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1532722525">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1757365953">
-[...2 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="533348239">
+  <w:num w:numId="15" w16cid:durableId="68580413">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1911577594">
-[...53 lines deleted...]
-  <w:num w:numId="27" w16cid:durableId="1050230467">
+  <w:num w:numId="16" w16cid:durableId="1455834326">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="925263580">
-[...67 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B47730"/>
-[...271 lines deleted...]
-    <w:rsid w:val="00FF56A5"/>
+    <w:rsidRoot w:val="00B36EBB"/>
+    <w:rsid w:val="00010BAC"/>
+    <w:rsid w:val="00012D35"/>
+    <w:rsid w:val="00026A5A"/>
+    <w:rsid w:val="00033350"/>
+    <w:rsid w:val="00035092"/>
+    <w:rsid w:val="00041443"/>
+    <w:rsid w:val="00041F26"/>
+    <w:rsid w:val="000420DC"/>
+    <w:rsid w:val="00043424"/>
+    <w:rsid w:val="00046065"/>
+    <w:rsid w:val="000471D4"/>
+    <w:rsid w:val="00051B99"/>
+    <w:rsid w:val="00053BE1"/>
+    <w:rsid w:val="00054EF3"/>
+    <w:rsid w:val="00056B52"/>
+    <w:rsid w:val="00062639"/>
+    <w:rsid w:val="000646F1"/>
+    <w:rsid w:val="0006577A"/>
+    <w:rsid w:val="0007081B"/>
+    <w:rsid w:val="00075A12"/>
+    <w:rsid w:val="000818A4"/>
+    <w:rsid w:val="00090892"/>
+    <w:rsid w:val="00091EF0"/>
+    <w:rsid w:val="00093618"/>
+    <w:rsid w:val="00095CFF"/>
+    <w:rsid w:val="00096125"/>
+    <w:rsid w:val="000A1303"/>
+    <w:rsid w:val="000B0216"/>
+    <w:rsid w:val="000B0F6D"/>
+    <w:rsid w:val="000B10CD"/>
+    <w:rsid w:val="000B7F3B"/>
+    <w:rsid w:val="000D068B"/>
+    <w:rsid w:val="000D3C50"/>
+    <w:rsid w:val="000D5578"/>
+    <w:rsid w:val="000E1101"/>
+    <w:rsid w:val="000E11FD"/>
+    <w:rsid w:val="000E2895"/>
+    <w:rsid w:val="000E30F8"/>
+    <w:rsid w:val="000F2FA8"/>
+    <w:rsid w:val="000F3D78"/>
+    <w:rsid w:val="00102305"/>
+    <w:rsid w:val="00103FD4"/>
+    <w:rsid w:val="00114C05"/>
+    <w:rsid w:val="00115202"/>
+    <w:rsid w:val="001213FD"/>
+    <w:rsid w:val="00122D49"/>
+    <w:rsid w:val="00134838"/>
+    <w:rsid w:val="0015692B"/>
+    <w:rsid w:val="001639CB"/>
+    <w:rsid w:val="0016532F"/>
+    <w:rsid w:val="00166889"/>
+    <w:rsid w:val="001668D1"/>
+    <w:rsid w:val="001735F8"/>
+    <w:rsid w:val="001829D8"/>
+    <w:rsid w:val="00185120"/>
+    <w:rsid w:val="00185C15"/>
+    <w:rsid w:val="00187B3A"/>
+    <w:rsid w:val="00195604"/>
+    <w:rsid w:val="00196A79"/>
+    <w:rsid w:val="001A09B2"/>
+    <w:rsid w:val="001A60C7"/>
+    <w:rsid w:val="001B04F1"/>
+    <w:rsid w:val="001B4A6E"/>
+    <w:rsid w:val="001C4C7C"/>
+    <w:rsid w:val="001C539F"/>
+    <w:rsid w:val="001C64F0"/>
+    <w:rsid w:val="001D4F51"/>
+    <w:rsid w:val="001D75D5"/>
+    <w:rsid w:val="001E284A"/>
+    <w:rsid w:val="001F0577"/>
+    <w:rsid w:val="001F1153"/>
+    <w:rsid w:val="001F1E9A"/>
+    <w:rsid w:val="001F5480"/>
+    <w:rsid w:val="001F6E2B"/>
+    <w:rsid w:val="001F7CA3"/>
+    <w:rsid w:val="00205B48"/>
+    <w:rsid w:val="00206289"/>
+    <w:rsid w:val="00214C42"/>
+    <w:rsid w:val="002177D9"/>
+    <w:rsid w:val="00222369"/>
+    <w:rsid w:val="00222BB9"/>
+    <w:rsid w:val="00225015"/>
+    <w:rsid w:val="0023184C"/>
+    <w:rsid w:val="00237528"/>
+    <w:rsid w:val="00240D9B"/>
+    <w:rsid w:val="002438DF"/>
+    <w:rsid w:val="00246B29"/>
+    <w:rsid w:val="002472DC"/>
+    <w:rsid w:val="002514DF"/>
+    <w:rsid w:val="00254CDC"/>
+    <w:rsid w:val="00257874"/>
+    <w:rsid w:val="0026142F"/>
+    <w:rsid w:val="00270355"/>
+    <w:rsid w:val="0027072A"/>
+    <w:rsid w:val="00271C9B"/>
+    <w:rsid w:val="00275690"/>
+    <w:rsid w:val="002809C9"/>
+    <w:rsid w:val="00286809"/>
+    <w:rsid w:val="00286F9F"/>
+    <w:rsid w:val="00293C9C"/>
+    <w:rsid w:val="002A148E"/>
+    <w:rsid w:val="002A7D25"/>
+    <w:rsid w:val="002B1B5E"/>
+    <w:rsid w:val="002B22F9"/>
+    <w:rsid w:val="002B4879"/>
+    <w:rsid w:val="002B535D"/>
+    <w:rsid w:val="002C5DF0"/>
+    <w:rsid w:val="002D76DB"/>
+    <w:rsid w:val="002E037E"/>
+    <w:rsid w:val="002F72F3"/>
+    <w:rsid w:val="003000A9"/>
+    <w:rsid w:val="003026ED"/>
+    <w:rsid w:val="0030274D"/>
+    <w:rsid w:val="00302930"/>
+    <w:rsid w:val="003037CE"/>
+    <w:rsid w:val="00307D23"/>
+    <w:rsid w:val="00310478"/>
+    <w:rsid w:val="003154D2"/>
+    <w:rsid w:val="00316ADC"/>
+    <w:rsid w:val="00325647"/>
+    <w:rsid w:val="00325B3F"/>
+    <w:rsid w:val="0033486F"/>
+    <w:rsid w:val="00337CC9"/>
+    <w:rsid w:val="003416DF"/>
+    <w:rsid w:val="0034265C"/>
+    <w:rsid w:val="003427B6"/>
+    <w:rsid w:val="00342806"/>
+    <w:rsid w:val="00342F38"/>
+    <w:rsid w:val="00346F11"/>
+    <w:rsid w:val="00347C80"/>
+    <w:rsid w:val="003504CB"/>
+    <w:rsid w:val="003514C4"/>
+    <w:rsid w:val="00352192"/>
+    <w:rsid w:val="00361545"/>
+    <w:rsid w:val="00372BE9"/>
+    <w:rsid w:val="003730F4"/>
+    <w:rsid w:val="00374B11"/>
+    <w:rsid w:val="00377C93"/>
+    <w:rsid w:val="0038715E"/>
+    <w:rsid w:val="003A4AD3"/>
+    <w:rsid w:val="003B002B"/>
+    <w:rsid w:val="003B2F1D"/>
+    <w:rsid w:val="003B4B8F"/>
+    <w:rsid w:val="003B5729"/>
+    <w:rsid w:val="003D44B0"/>
+    <w:rsid w:val="003E392F"/>
+    <w:rsid w:val="003E42CB"/>
+    <w:rsid w:val="003F210F"/>
+    <w:rsid w:val="0040136C"/>
+    <w:rsid w:val="004025DA"/>
+    <w:rsid w:val="00402FD2"/>
+    <w:rsid w:val="00410F5C"/>
+    <w:rsid w:val="00414591"/>
+    <w:rsid w:val="00415858"/>
+    <w:rsid w:val="00416E64"/>
+    <w:rsid w:val="004238EC"/>
+    <w:rsid w:val="0042645F"/>
+    <w:rsid w:val="00434202"/>
+    <w:rsid w:val="004451C7"/>
+    <w:rsid w:val="0045006B"/>
+    <w:rsid w:val="0046063D"/>
+    <w:rsid w:val="004621C1"/>
+    <w:rsid w:val="004632ED"/>
+    <w:rsid w:val="0047072E"/>
+    <w:rsid w:val="00474472"/>
+    <w:rsid w:val="00474678"/>
+    <w:rsid w:val="004800C2"/>
+    <w:rsid w:val="00483408"/>
+    <w:rsid w:val="0048533E"/>
+    <w:rsid w:val="00495D92"/>
+    <w:rsid w:val="004967DA"/>
+    <w:rsid w:val="004A0F3F"/>
+    <w:rsid w:val="004A25BC"/>
+    <w:rsid w:val="004A75B2"/>
+    <w:rsid w:val="004B0429"/>
+    <w:rsid w:val="004B0558"/>
+    <w:rsid w:val="004B598B"/>
+    <w:rsid w:val="004C0AF5"/>
+    <w:rsid w:val="004C1206"/>
+    <w:rsid w:val="004C75C6"/>
+    <w:rsid w:val="004D19C4"/>
+    <w:rsid w:val="004D41A8"/>
+    <w:rsid w:val="004D60D6"/>
+    <w:rsid w:val="004F6AF5"/>
+    <w:rsid w:val="005046B0"/>
+    <w:rsid w:val="005056A9"/>
+    <w:rsid w:val="0051420C"/>
+    <w:rsid w:val="00523261"/>
+    <w:rsid w:val="00533B74"/>
+    <w:rsid w:val="005375F6"/>
+    <w:rsid w:val="005376AF"/>
+    <w:rsid w:val="00540723"/>
+    <w:rsid w:val="00542448"/>
+    <w:rsid w:val="0054250A"/>
+    <w:rsid w:val="005544D3"/>
+    <w:rsid w:val="00563EC1"/>
+    <w:rsid w:val="005646AD"/>
+    <w:rsid w:val="00564FAE"/>
+    <w:rsid w:val="00574B75"/>
+    <w:rsid w:val="005814D1"/>
+    <w:rsid w:val="0058197B"/>
+    <w:rsid w:val="005868EF"/>
+    <w:rsid w:val="005A4925"/>
+    <w:rsid w:val="005B2DC5"/>
+    <w:rsid w:val="005B41D9"/>
+    <w:rsid w:val="005B6166"/>
+    <w:rsid w:val="005C17FD"/>
+    <w:rsid w:val="005C3856"/>
+    <w:rsid w:val="005C46EE"/>
+    <w:rsid w:val="005C6F69"/>
+    <w:rsid w:val="005D33B4"/>
+    <w:rsid w:val="005E1235"/>
+    <w:rsid w:val="005E641A"/>
+    <w:rsid w:val="005F797C"/>
+    <w:rsid w:val="0060055D"/>
+    <w:rsid w:val="00602745"/>
+    <w:rsid w:val="00605993"/>
+    <w:rsid w:val="00626476"/>
+    <w:rsid w:val="00630633"/>
+    <w:rsid w:val="006316C0"/>
+    <w:rsid w:val="006349CF"/>
+    <w:rsid w:val="00634F3F"/>
+    <w:rsid w:val="00642143"/>
+    <w:rsid w:val="00645D24"/>
+    <w:rsid w:val="00646D0D"/>
+    <w:rsid w:val="00650362"/>
+    <w:rsid w:val="00653F1F"/>
+    <w:rsid w:val="00656030"/>
+    <w:rsid w:val="006562E6"/>
+    <w:rsid w:val="006568F3"/>
+    <w:rsid w:val="0065725A"/>
+    <w:rsid w:val="00660508"/>
+    <w:rsid w:val="006613FF"/>
+    <w:rsid w:val="00672075"/>
+    <w:rsid w:val="0067357E"/>
+    <w:rsid w:val="00674969"/>
+    <w:rsid w:val="00676DD9"/>
+    <w:rsid w:val="00677173"/>
+    <w:rsid w:val="006809A3"/>
+    <w:rsid w:val="006854F7"/>
+    <w:rsid w:val="006B1483"/>
+    <w:rsid w:val="006B15C8"/>
+    <w:rsid w:val="006B3D63"/>
+    <w:rsid w:val="006B4114"/>
+    <w:rsid w:val="006B7D4A"/>
+    <w:rsid w:val="006E6183"/>
+    <w:rsid w:val="007001B8"/>
+    <w:rsid w:val="007039AE"/>
+    <w:rsid w:val="0071247B"/>
+    <w:rsid w:val="007134B2"/>
+    <w:rsid w:val="00717B4A"/>
+    <w:rsid w:val="00725415"/>
+    <w:rsid w:val="00732767"/>
+    <w:rsid w:val="00733838"/>
+    <w:rsid w:val="0074136A"/>
+    <w:rsid w:val="00743281"/>
+    <w:rsid w:val="007436F9"/>
+    <w:rsid w:val="00744888"/>
+    <w:rsid w:val="00747EF0"/>
+    <w:rsid w:val="007548E7"/>
+    <w:rsid w:val="00756321"/>
+    <w:rsid w:val="00756F9D"/>
+    <w:rsid w:val="0078090B"/>
+    <w:rsid w:val="00783985"/>
+    <w:rsid w:val="007855FB"/>
+    <w:rsid w:val="0078749D"/>
+    <w:rsid w:val="00791773"/>
+    <w:rsid w:val="007A0CF5"/>
+    <w:rsid w:val="007A7566"/>
+    <w:rsid w:val="007A75E0"/>
+    <w:rsid w:val="007B1C83"/>
+    <w:rsid w:val="007B6309"/>
+    <w:rsid w:val="007C6E53"/>
+    <w:rsid w:val="007D0129"/>
+    <w:rsid w:val="007D0768"/>
+    <w:rsid w:val="007D377D"/>
+    <w:rsid w:val="007E11AD"/>
+    <w:rsid w:val="007E1522"/>
+    <w:rsid w:val="007F29F3"/>
+    <w:rsid w:val="00817F23"/>
+    <w:rsid w:val="00821AAB"/>
+    <w:rsid w:val="00825ACD"/>
+    <w:rsid w:val="00826C7A"/>
+    <w:rsid w:val="0083201B"/>
+    <w:rsid w:val="008327E2"/>
+    <w:rsid w:val="00836C4B"/>
+    <w:rsid w:val="00837691"/>
+    <w:rsid w:val="0084050C"/>
+    <w:rsid w:val="00842525"/>
+    <w:rsid w:val="0084765C"/>
+    <w:rsid w:val="00847D6E"/>
+    <w:rsid w:val="008506B7"/>
+    <w:rsid w:val="00850CDD"/>
+    <w:rsid w:val="008530D4"/>
+    <w:rsid w:val="00853199"/>
+    <w:rsid w:val="008542F7"/>
+    <w:rsid w:val="00854696"/>
+    <w:rsid w:val="0085554F"/>
+    <w:rsid w:val="0085667A"/>
+    <w:rsid w:val="008574A6"/>
+    <w:rsid w:val="00861D09"/>
+    <w:rsid w:val="00864B7E"/>
+    <w:rsid w:val="00871D18"/>
+    <w:rsid w:val="00877A39"/>
+    <w:rsid w:val="0088476B"/>
+    <w:rsid w:val="00886253"/>
+    <w:rsid w:val="00891C3B"/>
+    <w:rsid w:val="00895925"/>
+    <w:rsid w:val="008A6807"/>
+    <w:rsid w:val="008B0884"/>
+    <w:rsid w:val="008B3385"/>
+    <w:rsid w:val="008B43C4"/>
+    <w:rsid w:val="008B52E2"/>
+    <w:rsid w:val="008C647C"/>
+    <w:rsid w:val="008D027A"/>
+    <w:rsid w:val="008D6B6E"/>
+    <w:rsid w:val="008D7350"/>
+    <w:rsid w:val="008E0063"/>
+    <w:rsid w:val="008E2EF0"/>
+    <w:rsid w:val="008F0051"/>
+    <w:rsid w:val="008F0CD5"/>
+    <w:rsid w:val="008F46E7"/>
+    <w:rsid w:val="009024AB"/>
+    <w:rsid w:val="0090275F"/>
+    <w:rsid w:val="00907AAB"/>
+    <w:rsid w:val="009127FE"/>
+    <w:rsid w:val="009177CC"/>
+    <w:rsid w:val="0092285D"/>
+    <w:rsid w:val="009244A9"/>
+    <w:rsid w:val="00937DAB"/>
+    <w:rsid w:val="00941E61"/>
+    <w:rsid w:val="009518CB"/>
+    <w:rsid w:val="00951B40"/>
+    <w:rsid w:val="00953957"/>
+    <w:rsid w:val="009607AA"/>
+    <w:rsid w:val="009724B1"/>
+    <w:rsid w:val="00980102"/>
+    <w:rsid w:val="009875FA"/>
+    <w:rsid w:val="00987934"/>
+    <w:rsid w:val="00990E51"/>
+    <w:rsid w:val="00996A14"/>
+    <w:rsid w:val="009A59BF"/>
+    <w:rsid w:val="009B036F"/>
+    <w:rsid w:val="009B29B8"/>
+    <w:rsid w:val="009C0B9F"/>
+    <w:rsid w:val="009C5962"/>
+    <w:rsid w:val="009D2B25"/>
+    <w:rsid w:val="009E4ECC"/>
+    <w:rsid w:val="009F0644"/>
+    <w:rsid w:val="009F0F0E"/>
+    <w:rsid w:val="009F431F"/>
+    <w:rsid w:val="009F69DC"/>
+    <w:rsid w:val="00A004D9"/>
+    <w:rsid w:val="00A016D6"/>
+    <w:rsid w:val="00A04D1E"/>
+    <w:rsid w:val="00A16194"/>
+    <w:rsid w:val="00A225F6"/>
+    <w:rsid w:val="00A24A33"/>
+    <w:rsid w:val="00A25CD3"/>
+    <w:rsid w:val="00A27260"/>
+    <w:rsid w:val="00A3038F"/>
+    <w:rsid w:val="00A309CC"/>
+    <w:rsid w:val="00A3138D"/>
+    <w:rsid w:val="00A31F8B"/>
+    <w:rsid w:val="00A3743A"/>
+    <w:rsid w:val="00A44FB6"/>
+    <w:rsid w:val="00A46986"/>
+    <w:rsid w:val="00A53708"/>
+    <w:rsid w:val="00A5640A"/>
+    <w:rsid w:val="00A57D1A"/>
+    <w:rsid w:val="00A60ED8"/>
+    <w:rsid w:val="00A6346B"/>
+    <w:rsid w:val="00A6392F"/>
+    <w:rsid w:val="00A641ED"/>
+    <w:rsid w:val="00A66853"/>
+    <w:rsid w:val="00A7543B"/>
+    <w:rsid w:val="00A77DA9"/>
+    <w:rsid w:val="00A800A6"/>
+    <w:rsid w:val="00A80632"/>
+    <w:rsid w:val="00A81B91"/>
+    <w:rsid w:val="00A81D8A"/>
+    <w:rsid w:val="00A82780"/>
+    <w:rsid w:val="00A84E93"/>
+    <w:rsid w:val="00A87406"/>
+    <w:rsid w:val="00AA380B"/>
+    <w:rsid w:val="00AB0247"/>
+    <w:rsid w:val="00AC2CBB"/>
+    <w:rsid w:val="00AD7346"/>
+    <w:rsid w:val="00AE1530"/>
+    <w:rsid w:val="00AE3EF1"/>
+    <w:rsid w:val="00AE5544"/>
+    <w:rsid w:val="00AE5B87"/>
+    <w:rsid w:val="00AE6A9A"/>
+    <w:rsid w:val="00AF3BEF"/>
+    <w:rsid w:val="00AF5E1E"/>
+    <w:rsid w:val="00B033BF"/>
+    <w:rsid w:val="00B033D6"/>
+    <w:rsid w:val="00B052E2"/>
+    <w:rsid w:val="00B1768A"/>
+    <w:rsid w:val="00B321FA"/>
+    <w:rsid w:val="00B337EE"/>
+    <w:rsid w:val="00B36C1E"/>
+    <w:rsid w:val="00B36EBB"/>
+    <w:rsid w:val="00B448C6"/>
+    <w:rsid w:val="00B4661F"/>
+    <w:rsid w:val="00B46AB4"/>
+    <w:rsid w:val="00B5126E"/>
+    <w:rsid w:val="00B60A4B"/>
+    <w:rsid w:val="00B60BC4"/>
+    <w:rsid w:val="00B60EDF"/>
+    <w:rsid w:val="00B617AB"/>
+    <w:rsid w:val="00B628D5"/>
+    <w:rsid w:val="00B67A6B"/>
+    <w:rsid w:val="00B728EC"/>
+    <w:rsid w:val="00B81AF0"/>
+    <w:rsid w:val="00B82106"/>
+    <w:rsid w:val="00B9487B"/>
+    <w:rsid w:val="00B959CA"/>
+    <w:rsid w:val="00B9617C"/>
+    <w:rsid w:val="00B97D57"/>
+    <w:rsid w:val="00BA1DF7"/>
+    <w:rsid w:val="00BA3055"/>
+    <w:rsid w:val="00BA4B9F"/>
+    <w:rsid w:val="00BA6157"/>
+    <w:rsid w:val="00BA6E2F"/>
+    <w:rsid w:val="00BB2C45"/>
+    <w:rsid w:val="00BB32B0"/>
+    <w:rsid w:val="00BE303A"/>
+    <w:rsid w:val="00BE4C58"/>
+    <w:rsid w:val="00BE518B"/>
+    <w:rsid w:val="00BE5240"/>
+    <w:rsid w:val="00BF1836"/>
+    <w:rsid w:val="00BF1C48"/>
+    <w:rsid w:val="00BF4DE5"/>
+    <w:rsid w:val="00C02936"/>
+    <w:rsid w:val="00C16A0D"/>
+    <w:rsid w:val="00C310C2"/>
+    <w:rsid w:val="00C62528"/>
+    <w:rsid w:val="00C65A49"/>
+    <w:rsid w:val="00C74440"/>
+    <w:rsid w:val="00C8353B"/>
+    <w:rsid w:val="00C865FF"/>
+    <w:rsid w:val="00C87319"/>
+    <w:rsid w:val="00C90048"/>
+    <w:rsid w:val="00C92913"/>
+    <w:rsid w:val="00C94E8D"/>
+    <w:rsid w:val="00CA2242"/>
+    <w:rsid w:val="00CA7B4E"/>
+    <w:rsid w:val="00CB1C2F"/>
+    <w:rsid w:val="00CB33A4"/>
+    <w:rsid w:val="00CB6EEF"/>
+    <w:rsid w:val="00CC0B65"/>
+    <w:rsid w:val="00CD3FAF"/>
+    <w:rsid w:val="00CD4CB9"/>
+    <w:rsid w:val="00CD6F26"/>
+    <w:rsid w:val="00CE4CA5"/>
+    <w:rsid w:val="00CF3C66"/>
+    <w:rsid w:val="00CF5E09"/>
+    <w:rsid w:val="00CF6070"/>
+    <w:rsid w:val="00CF74D9"/>
+    <w:rsid w:val="00D04D00"/>
+    <w:rsid w:val="00D105A2"/>
+    <w:rsid w:val="00D11495"/>
+    <w:rsid w:val="00D11DBB"/>
+    <w:rsid w:val="00D159C9"/>
+    <w:rsid w:val="00D2283D"/>
+    <w:rsid w:val="00D2367D"/>
+    <w:rsid w:val="00D250A4"/>
+    <w:rsid w:val="00D322F2"/>
+    <w:rsid w:val="00D40BB4"/>
+    <w:rsid w:val="00D411CE"/>
+    <w:rsid w:val="00D42161"/>
+    <w:rsid w:val="00D442DE"/>
+    <w:rsid w:val="00D4447C"/>
+    <w:rsid w:val="00D5266B"/>
+    <w:rsid w:val="00D5348D"/>
+    <w:rsid w:val="00D5373C"/>
+    <w:rsid w:val="00D71C90"/>
+    <w:rsid w:val="00D73979"/>
+    <w:rsid w:val="00D73B06"/>
+    <w:rsid w:val="00D76D33"/>
+    <w:rsid w:val="00D856E5"/>
+    <w:rsid w:val="00D92724"/>
+    <w:rsid w:val="00D92C0D"/>
+    <w:rsid w:val="00DA10D1"/>
+    <w:rsid w:val="00DA54BC"/>
+    <w:rsid w:val="00DA555C"/>
+    <w:rsid w:val="00DB49CC"/>
+    <w:rsid w:val="00DC29F1"/>
+    <w:rsid w:val="00DC3B58"/>
+    <w:rsid w:val="00DD63F0"/>
+    <w:rsid w:val="00DE45EE"/>
+    <w:rsid w:val="00DE6D2D"/>
+    <w:rsid w:val="00DF3D11"/>
+    <w:rsid w:val="00DF48E6"/>
+    <w:rsid w:val="00DF62D7"/>
+    <w:rsid w:val="00E10965"/>
+    <w:rsid w:val="00E10A79"/>
+    <w:rsid w:val="00E17633"/>
+    <w:rsid w:val="00E17845"/>
+    <w:rsid w:val="00E20C1B"/>
+    <w:rsid w:val="00E25639"/>
+    <w:rsid w:val="00E27591"/>
+    <w:rsid w:val="00E27969"/>
+    <w:rsid w:val="00E30015"/>
+    <w:rsid w:val="00E40803"/>
+    <w:rsid w:val="00E47553"/>
+    <w:rsid w:val="00E65124"/>
+    <w:rsid w:val="00E6770A"/>
+    <w:rsid w:val="00E7176B"/>
+    <w:rsid w:val="00E724CF"/>
+    <w:rsid w:val="00E75BEF"/>
+    <w:rsid w:val="00E76C72"/>
+    <w:rsid w:val="00E80122"/>
+    <w:rsid w:val="00E82AFB"/>
+    <w:rsid w:val="00E862F3"/>
+    <w:rsid w:val="00E951D1"/>
+    <w:rsid w:val="00E9567A"/>
+    <w:rsid w:val="00EA70B4"/>
+    <w:rsid w:val="00EC7A9A"/>
+    <w:rsid w:val="00ED52EF"/>
+    <w:rsid w:val="00ED7470"/>
+    <w:rsid w:val="00EE3744"/>
+    <w:rsid w:val="00EE73E6"/>
+    <w:rsid w:val="00EF281F"/>
+    <w:rsid w:val="00EF7B24"/>
+    <w:rsid w:val="00F05618"/>
+    <w:rsid w:val="00F1713A"/>
+    <w:rsid w:val="00F20069"/>
+    <w:rsid w:val="00F20E48"/>
+    <w:rsid w:val="00F2612F"/>
+    <w:rsid w:val="00F27A39"/>
+    <w:rsid w:val="00F3022B"/>
+    <w:rsid w:val="00F4460B"/>
+    <w:rsid w:val="00F447F4"/>
+    <w:rsid w:val="00F54786"/>
+    <w:rsid w:val="00F60A09"/>
+    <w:rsid w:val="00F60F04"/>
+    <w:rsid w:val="00F60F72"/>
+    <w:rsid w:val="00F70B24"/>
+    <w:rsid w:val="00F76CFE"/>
+    <w:rsid w:val="00F77E10"/>
+    <w:rsid w:val="00F81DD2"/>
+    <w:rsid w:val="00F82F1D"/>
+    <w:rsid w:val="00F8300F"/>
+    <w:rsid w:val="00F95F1C"/>
+    <w:rsid w:val="00F9666E"/>
+    <w:rsid w:val="00F97F09"/>
+    <w:rsid w:val="00FA2A29"/>
+    <w:rsid w:val="00FC2D25"/>
+    <w:rsid w:val="00FD2596"/>
+    <w:rsid w:val="00FD37EE"/>
+    <w:rsid w:val="00FD7D28"/>
+    <w:rsid w:val="00FE59E1"/>
+    <w:rsid w:val="00FE79A1"/>
+    <w:rsid w:val="00FF354A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="hi-IN"/>
+  <w:themeFontLang w:val="en-IN" w:bidi="hi-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="295C5EA2"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{568FC88A-3BE7-4698-9906-4E882679A5DA}"/>
+  <w14:docId w14:val="50A91BAB"/>
+  <w15:docId w15:val="{AD0CFFDD-94A6-4C0E-B6BC-B71B4D38BA40}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en" w:eastAsia="en-IN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9140,50 +7145,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -9244,11267 +7258,405 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001471D2"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00346F11"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="0"/>
+      <w:ind w:left="524" w:hanging="359"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="1"/>
+      <w:ind w:left="165"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...71 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="159"/>
+      <w:ind w:left="6" w:right="4"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="1">
+    <w:name w:val="1"/>
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E618BF"/>
+    <w:rsid w:val="00BE303A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E618BF"/>
+    <w:rsid w:val="00BE303A"/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E618BF"/>
+    <w:rsid w:val="00BE303A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E618BF"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00BE303A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...351 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="20"/>
     </w:rPr>
-  </w:style>
-[...280 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00BE303A"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading">
-[...10033 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B97F8D"/>
+    <w:rsid w:val="00BE303A"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B97F8D"/>
+    <w:rsid w:val="00BE303A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
-    <w:name w:val="Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007548E7"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="004746A6"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00222369"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-      <w:ind w:firstLine="202"/>
+      <w:widowControl/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="LineNumber">
-[...26 lines deleted...]
-    <w:rsid w:val="00E32E1A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="papertitle">
+    <w:name w:val="paper title"/>
+    <w:rsid w:val="00377C93"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="120"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-IN" w:eastAsia="en-IN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
-  </w:style>
-[...137 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="99"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="00307D23"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -20516,122 +7668,192 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-    <w:name w:val="footnote text"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F00CB2"/>
+    <w:rsid w:val="000E30F8"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-    <w:name w:val="Footnote Text Char"/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F00CB2"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E30F8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E30F8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00F00CB2"/>
+    <w:rsid w:val="008B52E2"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:color w:val="666666"/>
     </w:rPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00B96E24"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00951033"/>
+    <w:rsid w:val="00656030"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="isselectedend">
+    <w:name w:val="isselectedend"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DA555C"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="text-token-text-primary">
+    <w:name w:val="text-token-text-primary"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00DA555C"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="001F1153"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
+    <w:name w:val="Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B448C6"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1" w:line="252" w:lineRule="auto"/>
+      <w:ind w:firstLine="202"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:1author1@email.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wiris.com/mathtype/en/mathtype-office-tools/mathtype-add-in-for-microsoft-365.html%252523word" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/stard/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:1author1@email.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:1author1@email.com," TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wiris.com/mathtype/en/mathtype-office-tools/mathtype-add-in-for-microsoft-365.html%252523word" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Author2@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ymssp.2019.106337" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Author1@" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irjist.org" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irjist.org" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -20915,90 +8137,106 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miJE9M4IPUMKXr6bU6Jie58PWhaTw==">CgMxLjAaEgoBMBINCgsIB0IHEgVDYXJkbxoUCgExEg8KDQgHQgkSB0d1bmdzdWgaHwoBMhIaChgICVIUChJ0YWJsZS5sanF6cW0xOWc0bTEaFAoBMxIPCg0IB0IJEgdHdW5nc3VoMg5oLm01MDFobmxsYWplMjgAciExVXpEZVB1VC15QURtc28tM1p4MVZodlpVc1Zza3hvbEw=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8131726-A606-4540-975B-12726B1BE9F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1355</Words>
-  <Characters>7900</Characters>
+  <Words>1625</Words>
+  <Characters>9263</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>219</Lines>
-  <Paragraphs>62</Paragraphs>
+  <Lines>289</Lines>
+  <Paragraphs>89</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9193</CharactersWithSpaces>
+  <CharactersWithSpaces>10799</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>python-docx</dc:creator>
+  <dc:creator>AAM AAM</dc:creator>
   <cp:keywords/>
-  <dc:description>generated by python-docx</dc:description>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>